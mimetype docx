--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -309,303 +309,303 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 172, pp.106120. </w:t>
+              <w:t xml:space="preserve">, 2024, 172 (April), pp.106120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neunet.2024.106120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of Dynamical Variational Autoencoders for Multi-Source Trajectory Modeling and Separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyu Lin</w:t>
+                <w:t xml:space="preserve">Learning and controlling the source-filter representation of speech with a variational autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2023.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584014v1</w:t>
+                <w:t xml:space="preserve">hal-03650569v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and controlling the source-filter representation of speech with a variational autoencoder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Leglaive</w:t>
+                <w:t xml:space="preserve">Mixture of Dynamical Variational Autoencoders for Multi-Source Trajectory Modeling and Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2023), pp.1-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650569v3</w:t>
+                <w:t xml:space="preserve">hal-03584014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of sound source localization with deep learning methods</w:t>
               </w:r>
@@ -819,274 +819,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Make That Sound More Metallic: Towards a Perceptually Relevant Control of the Timbre of Synthesizer Sounds Using a Variational Autoencoder</w:t>
+                <w:t xml:space="preserve">Variational Bayesian Inference for Audio-Visual Tracking of Multiple Speakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
+                <w:t xml:space="preserve">Yutong Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Garnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the International Society for Music Information Retrieval (TISMIR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/tismir.76⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (5), pp.1761-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2019.2953020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247371v1</w:t>
+                <w:t xml:space="preserve">hal-01950866v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Bayesian Inference for Audio-Visual Tracking of Multiple Speakers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Make That Sound More Metallic: Towards a Perceptually Relevant Control of the Timbre of Synthesizer Sounds Using a Variational Autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutong Ban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Limier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 43 (5), pp.1761-1776. </w:t>
+              <w:t xml:space="preserve">Transactions of the International Society for Music Information Retrieval (TISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.52 - 66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2019.2953020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/tismir.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950866v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Potential Gain of Auditory and Audiovisual Speech-Predictive Coding Using Deep Learning</w:t>
               </w:r>
@@ -1241,51 +1241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, pp.1788-1800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1345,51 +1345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAAI Transactions on Intelligent Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (1), pp.47 - 53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1553,90 +1553,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Localization and Tracking of Multiple Moving Speakers in Reverberant Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutong Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (1), pp.88-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1664,378 +1664,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851985v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Speech Separation and Enhancement Using the Convolutive Transfer Function</w:t>
+                <w:t xml:space="preserve">Multichannel Online Dereverberation based on Spectral Magnitude Inverse Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (3), pp.645-659. </w:t>
+              <w:t xml:space="preserve">, 2019, 27 (9), pp.1365-1377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2019.2892412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2019.2919183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799809v1</w:t>
+                <w:t xml:space="preserve">hal-01969041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Online Dereverberation based on Spectral Magnitude Inverse Filtering</w:t>
+                <w:t xml:space="preserve">Audio-noise Power Spectral Density Estimation Using Long Short-term Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (9), pp.1365-1377. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (6), pp.918-922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2019.2919183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2911879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969041v1</w:t>
+                <w:t xml:space="preserve">hal-02100059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-noise Power Spectral Density Estimation Using Long Short-term Memory</w:t>
+                <w:t xml:space="preserve">Multichannel Speech Separation and Enhancement Using the Convolutive Transfer Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Gannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (6), pp.918-922. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.645-659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2911879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2019.2892412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100059v1</w:t>
+                <w:t xml:space="preserve">hal-01799809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel Identification and Nonnegative Equalization for Dereverberation and Noise Reduction based on Convolutive Transfer Function</w:t>
               </w:r>
@@ -2060,51 +2060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (10), pp.1755-1768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2398,51 +2398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2483,681 +2483,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Bit-Rate Speech Codec Based on a Long-Term Harmonic Plus Noise Model</w:t>
+                <w:t xml:space="preserve">Real-Time Control of an Articulatory-Based Speech Synthesizer for Brain Computer Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Ben Ali</w:t>
+                <w:t xml:space="preserve">Florent Bocquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Yvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17743/jaes.2016.0028⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (11), pp.e1005119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520614v1</w:t>
+                <w:t xml:space="preserve">hal-01459706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Variational EM Algorithm for the Separation of Time-Varying Convolutive Audio Mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dionyssos Kounades-Bastian</w:t>
+                <w:t xml:space="preserve">Low Bit-Rate Speech Codec Based on a Long-Term Harmonic Plus Noise Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2016.2554286⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (11), pp.844-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17743/jaes.2016.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301762v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Control of an Articulatory-Based Speech Synthesizer for Brain Computer Interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
+                <w:t xml:space="preserve">A Variational EM Algorithm for the Separation of Time-Varying Convolutive Audio Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionyssos Kounades-Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Blaise Yvert</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Gannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (11), pp.e1005119. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (8), pp.1408-1423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2016.2554286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459706v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Direct-Path Relative Transfer Function for Supervised Sound-Source Localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaofei Li</w:t>
+                <w:t xml:space="preserve">Key considerations in designing a speech brain-computer interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bocquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sharon Gannot</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Chabardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Yvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2016.2598319⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (4, Part A), pp.392-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349691v1</w:t>
+                <w:t xml:space="preserve">hal-01978301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key considerations in designing a speech brain-computer interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
+                <w:t xml:space="preserve">Estimation of the Direct-Path Relative Transfer Function for Supervised Sound-Source Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Blaise Yvert</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 110 (4, Part A), pp.392-401. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (11), pp.2171 - 2186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2017.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2016.2598319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978301v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Localization of Audio Sources in Images Using Binaural Features and Locally-Linear Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Deleforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoav Y. Schechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4196,51 +4196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4985,51 +4985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LombardTokenizer: Disentanglement and Control of Vocal Effort in a Neural Speech Codec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5041,51 +5041,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2025 - 26th Interspeech Conference</w:t>
+              <w:t xml:space="preserve">Interspeech 2025 - 26th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.5778-5782, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
@@ -5236,51 +5236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de la représentation multidimensionnelle de paramètres acoustiques unidimensionnels de la parole extraits par des modèles profonds non supervisés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5357,51 +5357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Multidimensional Representation of Unidimensional Speech Acoustic Parameters Extracted by Deep Unsupervised Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,51 +5474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech Modeling with a Hierarchical Transformer Dynamical VAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Bie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5617,51 +5617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the multidimensional representation of unidimensional speech of acoustic parameters extracted by deep unsupervised models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5725,51 +5725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised speech enhancement with deep dynamical generative speech and noise models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5846,51 +5846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the multidimensional representation of individual speech acoustic parameters extracted by deep unsupervised models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5948,278 +5948,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and controlling the source-filter representation of speech with a variational autoencoder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Leglaive</w:t>
+                <w:t xml:space="preserve">Repeat after Me: Self-Supervised Learning of Acoustic-to-Articulatory Mapping by Vocal Imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapour, Singapore. pp.8252-8256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603791v1</w:t>
+                <w:t xml:space="preserve">hal-03688189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeat after Me: Self-Supervised Learning of Acoustic-to-Articulatory Mapping by Vocal Imitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Diard</w:t>
+                <w:t xml:space="preserve">Learning and controlling the source-filter representation of speech with a variational autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688189v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les auto-encodeurs variationnels dynamiques et leur application à la modélisation de spectrogrammes de parole</w:t>
               </w:r>
@@ -6446,508 +6446,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternate Endings: Improving Prosody for Incremental Neural TTS with Predicted Future Text Input</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brooke Stephenson</w:t>
+                <w:t xml:space="preserve">Learning robust speech representation with an articulatory-regularized variational autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.3865-3869, </w:t>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.3345-3349, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372802v1</w:t>
+                <w:t xml:space="preserve">hal-03373252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved feature extraction for CRNN-based multiple sound source localization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srdan Kitić</w:t>
+                <w:t xml:space="preserve">A Benchmark of Dynamical Variational Autoencoders applied to Speech Spectrogram Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Bie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guérin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616124⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.46-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537334v1</w:t>
+                <w:t xml:space="preserve">hal-03295657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning robust speech representation with an articulatory-regularized variational autoencoder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
+                <w:t xml:space="preserve">Improved feature extraction for CRNN-based multiple sound source localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Amaury Grumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdan Kitić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.3345-3349, </w:t>
+              <w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. pp.231-235, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373252v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmark of Dynamical Variational Autoencoders applied to Speech Spectrogram Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyu Bie</w:t>
+                <w:t xml:space="preserve">Alternate Endings: Improving Prosody for Incremental Neural TTS with Predicted Future Text Input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.46-50, </w:t>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.3865-3869, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295657v1</w:t>
+                <w:t xml:space="preserve">hal-03372802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution speaker counting in reverberant rooms using CRNN with Ambisonics features</w:t>
               </w:r>
@@ -7063,51 +7063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saladnet: Self-Attentive Multisource Localization in the Ambisonics Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaury Grumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdan Kitić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prerak Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7297,77 +7297,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an articulatory-driven neural vocoder for speech synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7578,51 +7578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2020, Barcelone (virtual), Spain. pp.371-375, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7650,265 +7650,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329000v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-Visual Variational Fusion for Multi-Person Tracking with Robots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delorme</w:t>
+                <w:t xml:space="preserve">Semi-supervised multichannel speech enhancement with variational autoencoders and non-negative matrix factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACMMM 2019 - 27th ACM International Conference on Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3343031.3350590⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.101-105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354514v1</w:t>
+                <w:t xml:space="preserve">hal-02005102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised multichannel speech enhancement with variational autoencoders and non-negative matrix factorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Leglaive</w:t>
+                <w:t xml:space="preserve">Audio-Visual Variational Fusion for Multi-Person Tracking with Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutong Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.101-105, </w:t>
+              <w:t xml:space="preserve">ACMMM 2019 - 27th ACM International Conference on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France. pp.1059-1061, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3343031.3350590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005102v2</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech enhancement with variational autoencoders and alpha-stable distributions</w:t>
               </w:r>
@@ -7946,51 +7946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.541-545, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8024,77 +8024,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoencoders for music sound modeling : a comparison of linear, shallow, deep, recurrent and variational models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Limier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8275,51 +8275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes on the use of variational autoencoders for speech and audio spectrogram modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8364,525 +8364,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Sensorimotor Learning for Sound Source Localization by a Humanoid Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quan Nguyen</w:t>
+                <w:t xml:space="preserve">Exploiting the Complementarity of Audio and Visual Data in Multi-Speaker Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutong Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Duc-Canh Nguyen</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2018 - Workshop on Crossmodal Learning for Intelligent Robotics in conjunction with IEEE/RSJ IROS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCVW 2017 - IEEE International Conference on Computer Vision Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.446-454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2017.60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921882v1</w:t>
+                <w:t xml:space="preserve">hal-01577965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Localization of Multiple Moving Speakers in Reverberant Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accounting for Room Acoustics in Audio-Visual Multi-Speaker Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutong Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Mourgue</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAM 2018 - 10th IEEE Workshop on Sensor Array and Multichannel Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SAM.2018.8448423⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2018 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Alberta, Canada. pp.6553-6557, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795462v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Complementarity of Audio and Visual Data in Multi-Speaker Tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yutong Ban</w:t>
+                <w:t xml:space="preserve">Autonomous Sensorimotor Learning for Sound Source Localization by a Humanoid Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Canh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCVW 2017 - IEEE International Conference on Computer Vision Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS 2018 - Workshop on Crossmodal Learning for Intelligent Robotics in conjunction with IEEE/RSJ IROS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577965v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Room Acoustics in Audio-Visual Multi-Speaker Tracking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online Localization of Multiple Moving Speakers in Reverberant Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mourgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Gannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2018 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Calgary, Alberta, Canada. pp.6553-6557, </w:t>
+              <w:t xml:space="preserve">SAM 2018 - 10th IEEE Workshop on Sensor Array and Multichannel Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Sheffield, United Kingdom. pp.405-409, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SAM.2018.8448423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718114v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variance modeling framework based on variational autoencoders for speech enhancement</w:t>
               </w:r>
@@ -8894,51 +8894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLSP 2018 - IEEE 28th International Workshop on Machine Learning for Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Aalborg, Denmark. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9011,51 +9011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2018 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Calgary, Alberta, Canada. pp.756-760, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9102,90 +9102,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cascaded Multiple-Speaker Localization and Tracking System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutong Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAENC - LOCATA Challenge Workshop - a satellite event of IWAENC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9204,499 +9204,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio Source Separation Based on Convolutive Transfer Function and Frequency-Domain Lasso Optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of a Gaussian Mixture Regressor to a New Input Distribution: Extending the C-GMR Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.541-545, </w:t>
+              <w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Grenoble, France. pp.459-468, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430754v1</w:t>
+                <w:t xml:space="preserve">hal-01646098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Intermittency of Speech for Joint Separation and Diarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dionyssos Kounades-Bastian</w:t>
+                <w:t xml:space="preserve">An EM Algorithm for Audio Source Separation Based on the Convolutive Transfer Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WASPAA 2017 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, New Paltz, NY, United States. pp.41-45, </w:t>
+              <w:t xml:space="preserve">, Oct 2017, New Paltz, NY, United States. pp.56-60, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WASPAA.2017.8169991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WASPAA.2017.8169994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568813v1</w:t>
+                <w:t xml:space="preserve">hal-01568818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a Gaussian Mixture Regressor to a New Input Distribution: Extending the C-GMR Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audio Source Separation Based on Convolutive Transfer Function and Frequency-Domain Lasso Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Grenoble, France. pp.459-468, </w:t>
+              <w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.541-545, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646098v1</w:t>
+                <w:t xml:space="preserve">hal-01430754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EM Algorithm for Audio Source Separation Based on the Convolutive Transfer Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaofei Li</w:t>
+                <w:t xml:space="preserve">Exploiting the Intermittency of Speech for Joint Separation and Diarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionyssos Kounades-Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WASPAA 2017 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, New Paltz, NY, United States. pp.56-60, </w:t>
+              <w:t xml:space="preserve">, Oct 2017, New Paltz, NY, United States. pp.41-45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WASPAA.2017.8169994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WASPAA.2017.8169991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568818v1</w:t>
+                <w:t xml:space="preserve">hal-01568813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An EM Algorithm for Joint Source Separation and Diarisation of Multichannel Convolutive Speech Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionyssos Kounades-Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9704,51 +9704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.16-20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9867,269 +9867,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian stochastic machine for sound source localization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explaining the Parameterized Wiener Filter with Alpha-Stable Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marvin Faix</w:t>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRC 2017 - IEEE International Conference on Rebooting Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WASPAA 2017 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644346v1</w:t>
+                <w:t xml:space="preserve">hal-01548508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the Parameterized Wiener Filter with Alpha-Stable Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+                <w:t xml:space="preserve">A Bayesian stochastic machine for sound source localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Faix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WASPAA 2017 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRC 2017 - IEEE International Conference on Rebooting Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Washington, DC, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRC.2017.8123681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548508v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Stationary Noise Power Spectral Density Estimation Based on Regional Statistics</w:t>
               </w:r>
@@ -10154,51 +10154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Signal Processing Society, Mar 2016, Shanghai, China. pp.181-185, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10232,51 +10232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Inverse-Gamma Source Variance Prior with Factorized Parameterization for Audio Source Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionyssos Kounades-Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10284,51 +10284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Signal Processing Society, Mar 2016, Shanghai, China. pp.136-140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10356,261 +10356,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice Activity Detection Based on Statistical Likelihood Ratio With Adaptive Thresholding</w:t>
+                <w:t xml:space="preserve">Reverberant Sound Localization with a Robot Head Based on Direct-Path Relative Transfer Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Badeig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAENC 2016 - International Workshop on Acoustic Signal Enhancement (IWAENC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWAENC.2016.7602911⟩</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2016, Daejeon, South Korea. pp.2819-2826, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2016.7759437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349776v1</w:t>
+                <w:t xml:space="preserve">hal-01349771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverberant Sound Localization with a Robot Head Based on Direct-Path Relative Transfer Function</w:t>
+                <w:t xml:space="preserve">Voice Activity Detection Based on Statistical Likelihood Ratio With Adaptive Thresholding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2016, Daejeon, South Korea. pp.2819-2826, </w:t>
+              <w:t xml:space="preserve">IWAENC 2016 - International Workshop on Acoustic Signal Enhancement (IWAENC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Xi'an, China. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2016.7759437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWAENC.2016.7602911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349771v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep neural networks for automatic detection of screams and shouted speech in subway trains</w:t>
               </w:r>
@@ -10707,291 +10707,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Relative Transfer Function for Sound Source Localization</w:t>
+                <w:t xml:space="preserve">Estimation of Relative Transfer Function in the Presence of Stationary Noise Based on Segmental Power Spectral Density Matrix Subtraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2015 - 23th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.399-403, </w:t>
+              <w:t xml:space="preserve">ICASSP 2015 - 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.320 - 324, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7177983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163675v1</w:t>
+                <w:t xml:space="preserve">hal-01119186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Relative Transfer Function in the Presence of Stationary Noise Based on Segmental Power Spectral Density Matrix Subtraction</w:t>
+                <w:t xml:space="preserve">Local Relative Transfer Function for Sound Source Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2015 - 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.320 - 324, </w:t>
+              <w:t xml:space="preserve">EUSIPCO 2015 - 23th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.399-403, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7177983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119186v1</w:t>
+                <w:t xml:space="preserve">hal-01163675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Variational EM Algorithm for the Separation of Moving Sound Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionyssos Kounades-Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10999,51 +10999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WASPAA 2015 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Signal Processing Society, Oct 2015, New Paltz, NY, United States. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11077,103 +11077,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Control of a DNN-based Articulatory Synthesizer for Silent Speech Conversion: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bocquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Yvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11192,165 +11192,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Sounds on Images Using Binaural Spectrograms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sound Representation and Classification Benchmark for Domestic Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Drouard</w:t>
+                <w:t xml:space="preserve">Maxime Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2014 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.6285-6292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019287v1</w:t>
+                <w:t xml:space="preserve">hal-00952092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Articulatory Speech Synthesis using Deep Neural Networks for BCI Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bocquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11358,207 +11367,198 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Yvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2014 - 15th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Representation and Classification Benchmark for Domestic Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+                <w:t xml:space="preserve">Mapping Sounds on Images Using Binaural Spectrograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Deleforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2014 - IEEE International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.2470 - 2474</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952092v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual coding-based informed source separation</w:t>
               </w:r>
@@ -11756,64 +11756,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised Classification of Baboon Vocalizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11875,407 +11875,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DReaM: A Novel System for Joint Source Separation and Multi-Track Coding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Simple Hybrid Acoustic / Morphologically Constrained Technique for the Synthesis of Stop Consonants in Various Vocalic Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 2012 - 133rd AES Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, San Francisco, United States. CD 133papers</w:t>
+              <w:t xml:space="preserve">Interspeech 2012 - 13th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.Thu.P10a.05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809503v1</w:t>
+                <w:t xml:space="preserve">hal-00807519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Hybrid Acoustic / Morphologically Constrained Technique for the Synthesis of Stop Consonants in Various Vocalic Contexts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+                <w:t xml:space="preserve">Sound-Event Recognition with a Companion Humanoid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2012 - 13th Annual Conference of the International Speech Communication Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanoids 2012 - IEEE International Conference on Humanoid Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Osaka, Japan. pp.104-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2012.6651506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807519v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound-Event Recognition with a Companion Humanoid</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DReaM: A Novel System for Joint Source Separation and Multi-Track Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids 2012 - IEEE International Conference on Humanoid Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AES 2012 - 133rd AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, San Francisco, United States. CD 133papers</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768767v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-based informed source separation for active listening of music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12307,260 +12307,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Mixing Models for Active Listening of Music Productions in Realistic Studio Conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Pinel</w:t>
+                <w:t xml:space="preserve">Professionally-produced music separation guided by covers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Févotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 2012 - 132nd AES Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Budapest, Hungary. Paper 8594</w:t>
+              <w:t xml:space="preserve">ISMIR 2012 - International Society for Music Information Retrieval Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790783v1</w:t>
+                <w:t xml:space="preserve">hal-00807027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionally-produced music separation guided by covers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Dutasta</w:t>
+                <w:t xml:space="preserve">Linear Mixing Models for Active Listening of Music Productions in Realistic Studio Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sturmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIR 2012 - International Society for Music Information Retrieval Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal. pp.n/c</w:t>
+              <w:t xml:space="preserve">AES 2012 - 132nd AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Budapest, Hungary. Paper 8594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807027v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informed Audio Source Separation: A Comparative Study</w:t>
               </w:r>
@@ -12999,77 +12999,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long-term harmonic plus noise model for speech signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2011 - 12th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13088,243 +13088,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term modelling of parameters trajectories for the harmonic plus noise model of speech signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faten Ben Ali</w:t>
+                <w:t xml:space="preserve">Hybrid coding/indexing strategy for informed source separation of linear instantaneous under-determined audio mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Parvaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Baras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2010 - 20th International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.ICA2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534497v1</w:t>
+                <w:t xml:space="preserve">hal-00535684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid coding/indexing strategy for informed source separation of linear instantaneous under-determined audio mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Parvaix</w:t>
+                <w:t xml:space="preserve">Long-term modelling of parameters trajectories for the harmonic plus noise model of speech signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cléo Baras</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2010 - 20th International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.ICA2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535684v1</w:t>
+                <w:t xml:space="preserve">hal-00534497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparation de source informée pour des mélanges stéréo instantanés utilisant un tatouage de l'index des sources localement prédominantes</w:t>
               </w:r>
@@ -14146,528 +14146,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two novel visual voice activity detectors based on appearance models and retinal filltering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a Visual Voice Activity Detector to Regularize the Permutations in Blind Separation of Convolutive Speech Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Aubrey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Rivet</w:t>
+                <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulia Hicks</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dinh-Tuan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2007 - 15th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DSP 2007 - 15th IEEE International Conference on Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Cardiff, United Kingdom. pp.223-226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDSP.2007.4288559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188132v1</w:t>
+                <w:t xml:space="preserve">hal-00173341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiovisual speech source separation: a regularization method based on visual voice activity detection</w:t>
+                <w:t xml:space="preserve">Development and comparison of two approaches for visual speech analysis with application to voice activity detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Aubrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh-Tuan Pham</w:t>
+                <w:t xml:space="preserve">Yulia Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVSP 2007 - 6th International Conference on Auditory-Visual Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.223-227</w:t>
+              <w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. p. 228-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195014v1</w:t>
+                <w:t xml:space="preserve">hal-00195015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Visual Voice Activity Detector to Regularize the Permutations in Blind Separation of Convolutive Speech Mixtures</w:t>
+                <w:t xml:space="preserve">Audiovisual speech source separation: a regularization method based on visual voice activity detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh-Tuan Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSP 2007 - 15th IEEE International Conference on Digital Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AVSP 2007 - 6th International Conference on Auditory-Visual Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.223-227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173341v1</w:t>
+                <w:t xml:space="preserve">hal-00195014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and comparison of two approaches for visual speech analysis with application to voice activity detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two novel visual voice activity detectors based on appearance models and retinal filltering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Aubrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew Aubrey</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Jutten</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathon Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVSP 2007 - 6th International Conference on Auditory-Visual Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. p. 228-232</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2007 - 15th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195015v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term quantization of speech LSF parameters</w:t>
               </w:r>
@@ -14739,51 +14739,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental bases of a new method for accurate separation of harmonic and noise components of speech signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing conference (EUSIPCO)</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2006 - European Signal Processing conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Florence, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14864,315 +14864,315 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beautemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap</w:t>
+              <w:t xml:space="preserve">HANDICAP 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.265-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the indeterminations of Blind source separation of convolutive speech mixtures</w:t>
+                <w:t xml:space="preserve">An analysis of visual speech information applied to voice activity detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sodoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICASSP 2006 - IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00098153v1</w:t>
+                <w:t xml:space="preserve">hal-00361750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of visual speech information applied to voice activity detection</w:t>
+                <w:t xml:space="preserve">Solving the indeterminations of Blind source separation of convolutive speech mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sodoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.1</w:t>
+              <w:t xml:space="preserve">ICASSP 2006 - IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361750v1</w:t>
+                <w:t xml:space="preserve">hal-00098153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Several Models for Perceptual Long-Term Modeling of Amplitudes and Phase Trajectories of Sinusoidal Speech</w:t>
               </w:r>
@@ -15342,109 +15342,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermarking of Speech Signals Using the Sinusoidal Model and Frequency Modulation of the Partials</w:t>
+                <w:t xml:space="preserve">Long Term Modeling of Phase Trajectories within the Speech Sinusoidal Model Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Firouzmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Canada. pp.I - 633-6</w:t>
+              <w:t xml:space="preserve">INTERSPEECH - 8th International Conference on Spoken Language Processing (ICSLP04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, South Korea. pp.2469-2472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308297v1</w:t>
+                <w:t xml:space="preserve">hal-00308298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing and classifying Cued Speech vowels from labial parameters</w:t>
               </w:r>
@@ -15519,122 +15532,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Term Modeling of Phase Trajectories within the Speech Sinusoidal Model Framework</w:t>
+                <w:t xml:space="preserve">Watermarking of Speech Signals Using the Sinusoidal Model and Frequency Modulation of the Partials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Firouzmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH - 8th International Conference on Spoken Language Processing (ICSLP04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, South Korea. pp.2469-2472</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Canada. pp.I - 633-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308298v1</w:t>
+                <w:t xml:space="preserve">hal-00308297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the Order of a Polynomial Phase Model for the Synthesis of Quasi-Harmonic Audio Signals</w:t>
               </w:r>
@@ -15812,51 +15812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Bie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16081,51 +16081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement numérique sur un ensemble de pistes audio avant mixage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16403,51 +16403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Lombard Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16783,51 +16783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Asaad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2025.101922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sadok" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud S&#233;guier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106120" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584014v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650569v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2023.02.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amaury Grumiaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr&#273;an Kiti&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011809" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03295630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Bie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3207349" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Limier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.76" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950866v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Ban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2019.2953020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tatulli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01264" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02364900v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sadeghi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3000593" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/trit.2018.1061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laffitte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sodoyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.08.052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851985v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2019.2903472" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01799809v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Gannot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2019.2892412" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2019.2919183" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2911879" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645749v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2839362" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.08.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2651398" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2740001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Ali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djaziri-Larbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2016.0028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301762v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionyssos Kounades-Bastian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2554286" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocquelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005119" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349691v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2598319" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Chabard&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.07.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112834v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deleforge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Y. Schechner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2405475" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2464702" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pinel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2014.0024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915287v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Grabski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tremblay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gracco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2013.03.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2012.2227737" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.09.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23126-1_3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Parvaix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2097250" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/597039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3050257" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.872619" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Firouzmand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.885928" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.04.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174096v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.885922" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157826v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Attina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baudry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304010v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1639" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10669904" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132313v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096751" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416200v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274170v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603791v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688189v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747804" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978396v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-69" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791472v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Stephenson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10116" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372802v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-275" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537334v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdan Kiti&#263;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616124" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373252v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1604" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03295657v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-256" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537323v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdan Kitic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guerin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287637" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prerak Srivastava" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA52581.2021.9632737" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235360v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0766" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962234v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2103" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329000v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053164" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354514v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delorme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3350590" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005102v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683704" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682546" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349406v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377220v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Frisch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Faix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902666" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349385v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921882v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Canh Nguyen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01795462v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mourgue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2018.8448423" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577965v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.60" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718114v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462100" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01832826v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2018.8516711" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718106v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462607" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957137v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430754v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952214" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01568813v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2017.8169991" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646098v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_43" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01568818v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2017.8169994" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430761v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7951789" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400965v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_22" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644346v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123681" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548508v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250892v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471661" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253169v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471652" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349776v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAENC.2016.7602911" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759437" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385272v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tatkeu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472921" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163675v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362413" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119186v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7177983" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169764v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2015.7336936" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726265v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019287v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drouard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228891v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952092v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Janvier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907786" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016314v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serap Kirbiz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940328v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637609" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910104v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809503v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807519v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768767v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651506" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807001v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790783v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807027v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gerber" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dutasta" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809525v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Gorlow" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695724v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695730v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695759v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695758v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695752v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534497v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535684v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486818v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542884v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502792v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486804v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534502v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535694v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mazuel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique David" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361713v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329764v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Hermus" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo van Hamme" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufian Irhimeh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329752v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188132v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Aubrey" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Hicks" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Chambers" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195014v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Tuan Pham" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173341v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2007.4288559" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195015v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194157v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372280v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366492v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098153v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361750v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308299v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firouzmand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307987v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raspaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308297v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328134v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308296v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel R&#246;bel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926215v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2200000089" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943375v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814601-9.00022-5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021287v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021265v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651076v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312350v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15533058" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945254v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Asaad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2025.101922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sadok" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud S&#233;guier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106120" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650569v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2023.02.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amaury Grumiaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr&#273;an Kiti&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011809" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03295630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Bie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3207349" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950866v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Ban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2019.2953020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Limier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.76" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tatulli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01264" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02364900v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sadeghi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3000593" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/trit.2018.1061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laffitte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sodoyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.08.052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851985v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2019.2903472" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Gannot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2019.2919183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2911879" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01799809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2019.2892412" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645749v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2839362" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.08.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2651398" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2740001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocquelet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005119" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djaziri-Larbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2016.0028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionyssos Kounades-Bastian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2554286" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978301v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Chabard&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.07.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349691v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2598319" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112834v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deleforge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Y. Schechner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2405475" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2464702" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pinel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2014.0024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915287v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Grabski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tremblay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gracco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2013.03.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2012.2227737" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.09.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23126-1_3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Parvaix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2097250" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/597039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3050257" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.872619" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Firouzmand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.885928" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.04.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174096v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.885922" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157826v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Attina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baudry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304010v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1639" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10669904" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132313v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096751" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416200v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274170v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688189v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747804" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603791v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978396v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-69" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791472v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Stephenson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10116" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373252v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1604" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03295657v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-256" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdan Kiti&#263;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616124" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372802v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-275" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537323v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdan Kitic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guerin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287637" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prerak Srivastava" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA52581.2021.9632737" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235360v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0766" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962234v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2103" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329000v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053164" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005102v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683704" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354514v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delorme" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3350590" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682546" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349406v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377220v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Frisch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Faix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902666" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349385v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577965v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.60" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718114v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462100" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921882v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Canh Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01795462v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mourgue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2018.8448423" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01832826v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2018.8516711" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718106v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462607" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957137v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646098v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_43" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01568818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2017.8169994" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430754v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952214" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01568813v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2017.8169991" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430761v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7951789" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400965v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_22" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548508v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644346v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123681" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250892v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471661" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253169v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471652" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349771v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759437" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349776v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAENC.2016.7602911" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385272v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tatkeu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472921" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119186v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7177983" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163675v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362413" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169764v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2015.7336936" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726265v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952092v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Janvier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907786" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228891v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019287v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drouard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016314v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serap Kirbiz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940328v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637609" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910104v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807519v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768767v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651506" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809503v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807001v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807027v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gerber" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dutasta" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790783v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809525v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Gorlow" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695724v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695730v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695759v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695758v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695752v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535684v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534497v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486818v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542884v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502792v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486804v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534502v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535694v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mazuel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique David" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361713v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329764v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Hermus" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo van Hamme" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufian Irhimeh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329752v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173341v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Tuan Pham" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2007.4288559" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195015v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Aubrey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Hicks" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195014v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188132v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Chambers" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194157v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372280v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366492v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361750v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098153v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308299v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firouzmand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307987v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raspaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308298v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328134v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308297v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308296v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel R&#246;bel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926215v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2200000089" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943375v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814601-9.00022-5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021287v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021265v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651076v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312350v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15533058" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945254v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>