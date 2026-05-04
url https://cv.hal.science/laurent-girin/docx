--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -819,274 +819,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Bayesian Inference for Audio-Visual Tracking of Multiple Speakers</w:t>
+                <w:t xml:space="preserve">Make That Sound More Metallic: Towards a Perceptually Relevant Control of the Timbre of Synthesizer Sounds Using a Variational Autoencoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutong Ban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+                <w:t xml:space="preserve">Fanny Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Limier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2019.2953020⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the International Society for Music Information Retrieval (TISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.52 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/tismir.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950866v2</w:t>
+                <w:t xml:space="preserve">hal-03247371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Make That Sound More Metallic: Towards a Perceptually Relevant Control of the Timbre of Synthesizer Sounds Using a Variational Autoencoder</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variational Bayesian Inference for Audio-Visual Tracking of Multiple Speakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Garnier</w:t>
+                <w:t xml:space="preserve">Yutong Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Limier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the International Society for Music Information Retrieval (TISMIR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4, pp.52 - 66. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (5), pp.1761-1776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/tismir.76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2019.2953020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247371v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950866v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Potential Gain of Auditory and Audiovisual Speech-Predictive Coding Using Deep Learning</w:t>
               </w:r>
@@ -1241,51 +1241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, pp.1788-1800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1345,51 +1345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAAI Transactions on Intelligent Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (1), pp.47 - 53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1553,90 +1553,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Localization and Tracking of Multiple Moving Speakers in Reverberant Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutong Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (1), pp.88-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1709,51 +1709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (9), pp.1365-1377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1826,51 +1826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (6), pp.918-922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1943,51 +1943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (3), pp.645-659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2060,51 +2060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (10), pp.1755-1768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2398,51 +2398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2775,51 +2775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (8), pp.1408-1423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2847,317 +2847,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key considerations in designing a speech brain-computer interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
+                <w:t xml:space="preserve">Estimation of the Direct-Path Relative Transfer Function for Supervised Sound-Source Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Blaise Yvert</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2017.07.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (11), pp.2171 - 2186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2016.2598319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978301v1</w:t>
+                <w:t xml:space="preserve">hal-01349691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Direct-Path Relative Transfer Function for Supervised Sound-Source Localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaofei Li</w:t>
+                <w:t xml:space="preserve">Key considerations in designing a speech brain-computer interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bocquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sharon Gannot</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Chabardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Yvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (11), pp.2171 - 2186. </w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (4, Part A), pp.392-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2016.2598319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349691v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Localization of Audio Sources in Images Using Binaural Features and Locally-Linear Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Deleforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoav Y. Schechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3978,243 +3978,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive long-term coding of LSF parameters trajectories for large delay / very- to ultra-low bit-rate speech coding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Watermarking-Based Method for Informed Source Separation of Audio Signals with a Single Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Parvaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2010/597039⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (6), pp.1464-1475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASL.2009.2035216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534492v1</w:t>
+                <w:t xml:space="preserve">hal-00486809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Watermarking-Based Method for Informed Source Separation of Audio Signals with a Single Sensor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive long-term coding of LSF parameters trajectories for large delay / very- to ultra-low bit-rate speech coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (Article ID 597039), pp.n/c. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2010/597039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486809v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of lip movements during spontaneous dialog and its application to voice activity detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sodoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4236,719 +4245,719 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 125 (2), pp.1184-1196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.3050257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing Audiovisual Speech Processing and Blind Source Separation for the Extraction of Speech Signals From Convolutive Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (1), pp.96-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TASL.2006.872619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual long-term variable-rate sinusoidal modeling of speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Firouzmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (3), pp.851-861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TASL.2006.885928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual voice activity detection as a help for speech source separation from convolutive mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49 (7-8), pp.667-677. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2007.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00499184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Log-Rayleigh Distribution: A Simple and Efficient Statistical Representation of Log-Spectral Coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (3), pp.796-802. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASL.2006.885922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARTUS: synthesis and audiovisual watermarking of the movements of a virtual agent interpreting subtitling using cued speech for deaf televiewers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Attina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Baras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling, measurement and control C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 67SH (2, supplement : handicap), pp.177-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing an audio-visual speech source separation algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sodoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 44, pp.113-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4958,181 +4967,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LombardTokenizer: Disentanglement and Control of Vocal Effort in a Neural Speech Codec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2025 - 26th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.5778-5782, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AnCoGen: Analysis, Control and Generation of Speech with a Masked Autoencoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5141,370 +5150,370 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2025 - IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Hyderabad, India. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de la représentation multidimensionnelle de paramètres acoustiques unidimensionnels de la parole extraits par des modèles profonds non supervisés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.82-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Multidimensional Representation of Unidimensional Speech Acoustic Parameters Extracted by Deep Unsupervised Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSPW 2024 - IEEE International Conference on Acoustics, Speech and Signal Processing Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Seoul (Korea), South Korea. pp.858-862, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSPW62465.2024.10669904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech Modeling with a Hierarchical Transformer Dynamical VAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5549,213 +5558,213 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the multidimensional representation of unidimensional speech of acoustic parameters extracted by deep unsupervised models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA-TLH; AFCP, Dec 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised speech enhancement with deep dynamical generative speech and noise models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5797,221 +5806,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2023 - 24th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCA, Aug 2023, Dublin, Ireland. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the multidimensional representation of individual speech acoustic parameters extracted by deep unsupervised models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSW 2023 - 12th ISCA Speech Synthesis Workshop (SSW2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.240-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeat after Me: Self-Supervised Learning of Acoustic-to-Articulatory Mapping by Vocal Imitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6029,1345 +6038,1345 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Singapour, Singapore. pp.8252-8256, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and controlling the source-filter representation of speech with a variational autoencoder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Sadok</w:t>
+                <w:t xml:space="preserve">Les auto-encodeurs variationnels dynamiques et leur application à la modélisation de spectrogrammes de parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Bie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2022, Noirmoutier, France. pp.655-663, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603791v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les auto-encodeurs variationnels dynamiques et leur application à la modélisation de spectrogrammes de parole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning and controlling the source-filter representation of speech with a variational autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/JEP.2022-69⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03978396v1</w:t>
+                <w:t xml:space="preserve">hal-03603791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BERT, can HE predict contrastive focus? Predicting and controlling prominence in neural TTS using a language model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brooke Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.3383-3387, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning robust speech representation with an articulatory-regularized variational autoencoder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
+                <w:t xml:space="preserve">Improved feature extraction for CRNN-based multiple sound source localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Amaury Grumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdan Kitić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. pp.231-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03373252v1</w:t>
+                <w:t xml:space="preserve">hal-03537334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmark of Dynamical Variational Autoencoders applied to Speech Spectrogram Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyu Bie</w:t>
+                <w:t xml:space="preserve">Alternate Endings: Improving Prosody for Incremental Neural TTS with Predicted Future Text Input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.46-50, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-256⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.3865-3869, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295657v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved feature extraction for CRNN-based multiple sound source localization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srdan Kitić</w:t>
+                <w:t xml:space="preserve">Learning robust speech representation with an articulatory-regularized variational autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guérin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.3345-3349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03537334v1</w:t>
+                <w:t xml:space="preserve">hal-03373252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternate Endings: Improving Prosody for Incremental Neural TTS with Predicted Future Text Input</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brooke Stephenson</w:t>
+                <w:t xml:space="preserve">A Benchmark of Dynamical Variational Autoencoders applied to Speech Spectrogram Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Bie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.3865-3869, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.46-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-275⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03372802v1</w:t>
+                <w:t xml:space="preserve">hal-03295657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution speaker counting in reverberant rooms using CRNN with Ambisonics features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaury Grumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdan Kitic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. pp.71-75, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saladnet: Self-Attentive Multisource Localization in the Ambisonics Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaury Grumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdan Kitić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prerak Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WASPAA 2021 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, New Paltz / Virtual, United States. pp.336-340, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WASPAA52581.2021.9632737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel source counting with CRNN : analysis of the performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaury Grumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdan Kitic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FA 2020 - Forum Acusticum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon (virtual), France. pp.829-835, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an articulatory-driven neural vocoder for speech synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7386,190 +7395,190 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Providence (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What the Future Brings: Investigating the Impact of Lookahead for Incremental Neural TTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brooke Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2020 - 21st Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Shanghai (Virtual Conf), China. pp.215-219, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2020-2103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Recurrent Variational Autoencoder for Speech Enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7578,748 +7587,748 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2020, Barcelone (virtual), Spain. pp.371-375, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329000v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised multichannel speech enhancement with variational autoencoders and non-negative matrix factorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Leglaive</w:t>
+                <w:t xml:space="preserve">Audio-Visual Variational Fusion for Multi-Person Tracking with Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutong Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACMMM 2019 - 27th ACM International Conference on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France. pp.1059-1061, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3343031.3350590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683704⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02005102v2</w:t>
+                <w:t xml:space="preserve">hal-02354514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-Visual Variational Fusion for Multi-Person Tracking with Robots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delorme</w:t>
+                <w:t xml:space="preserve">Semi-supervised multichannel speech enhancement with variational autoencoders and non-negative matrix factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACMMM 2019 - 27th ACM International Conference on Multimedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.101-105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3343031.3350590⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02354514v1</w:t>
+                <w:t xml:space="preserve">hal-02005102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech enhancement with variational autoencoders and alpha-stable distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Şimşekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.541-545, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoencoders for music sound modeling : a comparison of linear, shallow, deep, recurrent and variational models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Limier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMC 2019 - 16th Sound &amp; Music Computing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian time-domain multiple sound source localization for a stochastic machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Faix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Droulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mazer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2019 - 27th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, A Coruna, Spain. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes on the use of variational autoencoders for speech and audio spectrogram modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8334,675 +8343,675 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAFx 2019 - 22nd International Conference on Digital Audio Effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Birmingham, United Kingdom. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Complementarity of Audio and Visual Data in Multi-Speaker Tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yutong Ban</w:t>
+                <w:t xml:space="preserve">Online Localization of Multiple Moving Speakers in Reverberant Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mourgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Gannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCVW 2017 - IEEE International Conference on Computer Vision Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAM 2018 - 10th IEEE Workshop on Sensor Array and Multichannel Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Sheffield, United Kingdom. pp.405-409, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAM.2018.8448423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCVW.2017.60⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01577965v1</w:t>
+                <w:t xml:space="preserve">hal-01795462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Room Acoustics in Audio-Visual Multi-Speaker Tracking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+                <w:t xml:space="preserve">Autonomous Sensorimotor Learning for Sound Source Localization by a Humanoid Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Canh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2018 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS 2018 - Workshop on Crossmodal Learning for Intelligent Robotics in conjunction with IEEE/RSJ IROS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718114v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Sensorimotor Learning for Sound Source Localization by a Humanoid Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quan Nguyen</w:t>
+                <w:t xml:space="preserve">Exploiting the Complementarity of Audio and Visual Data in Multi-Speaker Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutong Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Duc-Canh Nguyen</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2018 - Workshop on Crossmodal Learning for Intelligent Robotics in conjunction with IEEE/RSJ IROS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCVW 2017 - IEEE International Conference on Computer Vision Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.446-454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2017.60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921882v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Localization of Multiple Moving Speakers in Reverberant Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accounting for Room Acoustics in Audio-Visual Multi-Speaker Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutong Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Mourgue</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAM 2018 - 10th IEEE Workshop on Sensor Array and Multichannel Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2018 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Alberta, Canada. pp.6553-6557, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAM.2018.8448423⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01795462v1</w:t>
+                <w:t xml:space="preserve">hal-01718114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variance modeling framework based on variational autoencoders for speech enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLSP 2018 - IEEE 28th International Workshop on Machine Learning for Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Aalborg, Denmark. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MLSP.2018.8516711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisource MINT Using the Convolutive Transfer Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9011,678 +9020,678 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2018 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Calgary, Alberta, Canada. pp.756-760, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cascaded Multiple-Speaker Localization and Tracking System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutong Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAENC - LOCATA Challenge Workshop - a satellite event of IWAENC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a Gaussian Mixture Regressor to a New Input Distribution: Extending the C-GMR Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audio Source Separation Based on Convolutive Transfer Function and Frequency-Domain Lasso Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.541-545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_43⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01646098v1</w:t>
+                <w:t xml:space="preserve">hal-01430754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EM Algorithm for Audio Source Separation Based on the Convolutive Transfer Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaofei Li</w:t>
+                <w:t xml:space="preserve">Exploiting the Intermittency of Speech for Joint Separation and Diarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionyssos Kounades-Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WASPAA 2017 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, New Paltz, NY, United States. pp.56-60, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2017, New Paltz, NY, United States. pp.41-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WASPAA.2017.8169991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WASPAA.2017.8169994⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01568818v1</w:t>
+                <w:t xml:space="preserve">hal-01568813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio Source Separation Based on Convolutive Transfer Function and Frequency-Domain Lasso Optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of a Gaussian Mixture Regressor to a New Input Distribution: Extending the C-GMR Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Grenoble, France. pp.459-468, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952214⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01430754v1</w:t>
+                <w:t xml:space="preserve">hal-01646098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Intermittency of Speech for Joint Separation and Diarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dionyssos Kounades-Bastian</w:t>
+                <w:t xml:space="preserve">An EM Algorithm for Audio Source Separation Based on the Convolutive Transfer Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WASPAA 2017 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, New Paltz, NY, United States. pp.41-45, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2017, New Paltz, NY, United States. pp.56-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WASPAA.2017.8169994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WASPAA.2017.8169991⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01568813v1</w:t>
+                <w:t xml:space="preserve">hal-01568818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An EM Algorithm for Joint Source Separation and Diarisation of Multichannel Convolutive Speech Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionyssos Kounades-Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9704,448 +9713,448 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.16-20, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7951789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Latent Mixing Filters in Audio Source Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Grenoble, France. pp.225-235, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the Parameterized Wiener Filter with Alpha-Stable Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+                <w:t xml:space="preserve">A Bayesian stochastic machine for sound source localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Faix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WASPAA 2017 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRC 2017 - IEEE International Conference on Rebooting Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Washington, DC, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRC.2017.8123681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548508v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian stochastic machine for sound source localization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marvin Faix</w:t>
+                <w:t xml:space="preserve">Explaining the Parameterized Wiener Filter with Alpha-Stable Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRC 2017 - IEEE International Conference on Rebooting Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WASPAA 2017 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRC.2017.8123681⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01644346v1</w:t>
+                <w:t xml:space="preserve">hal-01548508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Stationary Noise Power Spectral Density Estimation Based on Regional Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10154,115 +10163,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Signal Processing Society, Mar 2016, Shanghai, China. pp.181-185, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7471661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Inverse-Gamma Source Variance Prior with Factorized Parameterization for Audio Source Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionyssos Kounades-Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10284,700 +10293,700 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Signal Processing Society, Mar 2016, Shanghai, China. pp.136-140, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7471652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverberant Sound Localization with a Robot Head Based on Direct-Path Relative Transfer Function</w:t>
+                <w:t xml:space="preserve">Voice Activity Detection Based on Statistical Likelihood Ratio With Adaptive Thresholding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2016, Daejeon, South Korea. pp.2819-2826, </w:t>
+              <w:t xml:space="preserve">IWAENC 2016 - International Workshop on Acoustic Signal Enhancement (IWAENC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Xi'an, China. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2016.7759437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWAENC.2016.7602911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349771v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice Activity Detection Based on Statistical Likelihood Ratio With Adaptive Thresholding</w:t>
+                <w:t xml:space="preserve">Reverberant Sound Localization with a Robot Head Based on Direct-Path Relative Transfer Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Badeig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAENC 2016 - International Workshop on Acoustic Signal Enhancement (IWAENC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWAENC.2016.7602911⟩</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2016, Daejeon, South Korea. pp.2819-2826, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2016.7759437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349776v1</w:t>
+                <w:t xml:space="preserve">hal-01349771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep neural networks for automatic detection of screams and shouted speech in subway trains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sodoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.6460-6464, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Relative Transfer Function in the Presence of Stationary Noise Based on Segmental Power Spectral Density Matrix Subtraction</w:t>
+                <w:t xml:space="preserve">Local Relative Transfer Function for Sound Source Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2015 - 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2015 - 23th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.399-403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7177983⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01119186v1</w:t>
+                <w:t xml:space="preserve">hal-01163675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Relative Transfer Function for Sound Source Localization</w:t>
+                <w:t xml:space="preserve">Estimation of Relative Transfer Function in the Presence of Stationary Noise Based on Segmental Power Spectral Density Matrix Subtraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2015 - 23th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2015 - 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.320 - 324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7177983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01163675v1</w:t>
+                <w:t xml:space="preserve">hal-01119186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Variational EM Algorithm for the Separation of Moving Sound Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionyssos Kounades-Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10999,115 +11008,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WASPAA 2015 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Signal Processing Society, Oct 2015, New Paltz, NY, United States. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WASPAA.2015.7336936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169764v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Control of a DNN-based Articulatory Synthesizer for Silent Speech Conversion: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bocquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11162,190 +11171,190 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound Representation and Classification Benchmark for Domestic Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2014 - IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.6285-6292, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Articulatory Speech Synthesis using Deep Neural Networks for BCI Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bocquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11400,208 +11409,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2014 - 15th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Sounds on Images Using Binaural Spectrograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Deleforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.2470 - 2474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual coding-based informed source separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serap Kirbiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11616,514 +11625,514 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed Source Separation from compressed mixtures using spatial wiener filter and quantization noise estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuhua Zhang</w:t>
+                <w:t xml:space="preserve">Supervised Classification of Baboon Vocalizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NIPS4B - Workshop: Neural Information Processing Scaled for Bioacoustics : NIPS4B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Lake Tahoe, NV/CA, United States. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637609⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00940328v1</w:t>
+                <w:t xml:space="preserve">hal-00910104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Classification of Baboon Vocalizations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
+                <w:t xml:space="preserve">Informed Source Separation from compressed mixtures using spatial wiener filter and quantization noise estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS4B - Workshop: Neural Information Processing Scaled for Bioacoustics : NIPS4B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.61-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910104v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Hybrid Acoustic / Morphologically Constrained Technique for the Synthesis of Stop Consonants in Various Vocalic Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2012 - 13th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.Thu.P10a.05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound-Event Recognition with a Companion Humanoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoids 2012 - IEEE International Conference on Humanoid Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Osaka, Japan. pp.104-111, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2012.6651506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DReaM: A Novel System for Joint Source Separation and Multi-Track Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12132,491 +12141,491 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Baras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AES 2012 - 133rd AES Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, San Francisco, United States. CD 133papers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-based informed source separation for active listening of music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAFx 2012 - 15th International Conference on Digital Audio Effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, York, United Kingdom. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionally-produced music separation guided by covers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Dutasta</w:t>
+                <w:t xml:space="preserve">Linear Mixing Models for Active Listening of Music Productions in Realistic Studio Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sturmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIR 2012 - International Society for Music Information Retrieval Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal. pp.n/c</w:t>
+              <w:t xml:space="preserve">AES 2012 - 132nd AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Budapest, Hungary. Paper 8594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807027v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Mixing Models for Active Listening of Music Productions in Realistic Studio Conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Pinel</w:t>
+                <w:t xml:space="preserve">Professionally-produced music separation guided by covers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Févotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 2012 - 132nd AES Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Budapest, Hungary. Paper 8594</w:t>
+              <w:t xml:space="preserve">ISMIR 2012 - International Society for Music Information Retrieval Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790783v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informed Audio Source Separation: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Gorlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12635,73 +12644,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informed audio source separation from compressed linear stereo mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12717,73 +12726,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AES 2011 - 42nd International Conference: Semantic Audio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Ilmenau, Germany. pp.159-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsification&amp;quot; of audio signals using the MDCT/IntMDCT and a psychoacoustic model - Application to informed audio source separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12799,73 +12808,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AES 2011 - 42nd International Conference: Semantic Audio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Ilmenau, Germany. pp.179-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-rate data hiding technique for audio signals based on IntMDCT quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12881,73 +12890,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAFx 2011 - 14th International Conference on Digital Audio Effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.353-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An informed source separation system for speech signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12963,73 +12972,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2011 - 12th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.573-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long-term harmonic plus noise model for speech signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13058,113 +13067,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2011 - 12th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid coding/indexing strategy for informed source separation of linear instantaneous under-determined audio mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Parvaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13179,73 +13188,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2010 - 20th International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.ICA2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term modelling of parameters trajectories for the harmonic plus noise model of speech signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13274,73 +13283,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2010 - 20th International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.ICA2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparation de source informée pour des mélanges stéréo instantanés utilisant un tatouage de l'index des sources localement prédominantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Parvaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13356,73 +13365,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2010 - 10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France. pp.Cd-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une technique de tatouage &amp;quot; haute-capacité &amp;quot; pour signaux musicaux au format CD-audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13451,73 +13460,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2010 - 10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Music with Active Audio CDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13546,1663 +13555,1663 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMMR 2010 - 7th International Symposium on Computer Music Modeling and Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Málaga, Spain. pp.73--74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed source separation of underdetermined instantaneous stereo mixtures using source index embedding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high-capacity watermarking technique for audio signals based on MDCT-domain quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Parvaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.245-248</w:t>
+              <w:t xml:space="preserve">ICA 2010 - 20th International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.ICA2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486804v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-capacity watermarking technique for audio signals based on MDCT-domain quantization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Pinel</w:t>
+                <w:t xml:space="preserve">Informed source separation of underdetermined instantaneous stereo mixtures using source index embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Parvaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Parvaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2010 - 20th International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.ICA2010</w:t>
+              <w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.245-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534502v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Motion Sensors and Digital Signal Processing for Real-Time Musical Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mazuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HAID 2010 - 5th International Workshop Haptic Audio Interaction Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Copenhague, Denmark. pp.HAID2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A watermarking-based method for single-channel audio source separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Parvaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2009 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the Voicing Cut-Off Frequency Contour of Natural Speech Based on Harmonic and Aperiodic Energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kris Hermus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo van Hamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufian Irhimeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2008 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Las Vegas, Nevada, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Flexible 2D Cepstral Modeling of Speech Spectral Amplitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Firouzmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2008 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Las Vegas, Nevada, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Visual Voice Activity Detector to Regularize the Permutations in Blind Separation of Convolutive Speech Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh-Tuan Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSP 2007 - 15th IEEE International Conference on Digital Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Cardiff, United Kingdom. pp.223-226, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDSP.2007.4288559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and comparison of two approaches for visual speech analysis with application to voice activity detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Aubrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVSP 2007 - 6th International Conference on Auditory-Visual Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. p. 228-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiovisual speech source separation: a regularization method based on visual voice activity detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term quantization of speech LSF parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVSP 2007 - 6th International Conference on Auditory-Visual Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.223-227</w:t>
+              <w:t xml:space="preserve">ICASSP 2007 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Honolulu, Hawaii, United States. pp.845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195014v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two novel visual voice activity detectors based on appearance models and retinal filltering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Audiovisual speech source separation: a regularization method based on visual voice activity detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Tuan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2007 - 15th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">AVSP 2007 - 6th International Conference on Auditory-Visual Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.223-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188132v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term quantization of speech LSF parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two novel visual voice activity detectors based on appearance models and retinal filltering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Aubrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathon Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2007 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Honolulu, Hawaii, United States. pp.845</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2007 - 15th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194157v1</w:t>
+                <w:t xml:space="preserve">hal-00188132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental bases of a new method for accurate separation of harmonic and noise components of speech signals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ARTUS : calcul et tatouage audiovisuel des mouvements d'un personnage animé virtuel pour l'accessibilité d'émissions télévisuelles aux téléspectateurs sourds comprenant la Langue Française Parlée Complétée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beautemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2006 - European Signal Processing conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Florence, Italy. pp.1</w:t>
+              <w:t xml:space="preserve">HANDICAP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.265-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372280v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARTUS : calcul et tatouage audiovisuel des mouvements d'un personnage animé virtuel pour l'accessibilité d'émissions télévisuelles aux téléspectateurs sourds comprenant la Langue Française Parlée Complétée</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical and experimental bases of a new method for accurate separation of harmonic and noise components of speech signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HANDICAP 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.265-270</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2006 - European Signal Processing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Florence, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366492v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of visual speech information applied to voice activity detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sodoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2006 - IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the indeterminations of Blind source separation of convolutive speech mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sodoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2006 - IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Several Models for Perceptual Long-Term Modeling of Amplitudes and Phase Trajectories of Sinusoidal Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firouzmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15217,87 +15226,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the INTERSPEECH -- EUROSPEECH Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Portugal. pp.357-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generalized Polynomial And Sinusoidal Model For Partial Tracking And Time Stretching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15312,263 +15321,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Digital Audio Effects (DAFx05) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Spain. pp.24--29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Term Modeling of Phase Trajectories within the Speech Sinusoidal Model Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Firouzmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERSPEECH - 8th International Conference on Spoken Language Processing (ICSLP04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, South Korea. pp.2469-2472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing and classifying Cued Speech vowels from labial parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beautemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Spoken Language Processing (ICSLP'04 or InterSpeech'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watermarking of Speech Signals Using the Sinusoidal Model and Frequency Modulation of the Partials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15584,172 +15593,172 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Canada. pp.I - 633-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the Order of a Polynomial Phase Model for the Synthesis of Quasi-Harmonic Audio Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Röbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics - WASPAA'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, New York, United States. pp.193- 196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15759,51 +15768,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Variational Autoencoders: A Comprehensive Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15812,103 +15821,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Bie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Now Publishers. , 15 (1-2), pp.197, 2021, Foundations and Trends® in Machine Learning, 978-1-68083-913-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/2200000089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926215v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15918,51 +15927,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio source separation into the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15981,70 +15990,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal Behavior Analysis in the Wild</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press (Elsevier), pp.53-78, 2018, Computer Vision and Pattern Recognition, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-814601-9.00022-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16054,240 +16063,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement numérique sur un ensemble de pistes audio avant mixage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2984579. 2013, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de formation d'un signal mixé, procédé et dispositif de séparation de signaux, et signal correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Parvaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2944403. 2010, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for forming a digital audio mixed signal, method and device for separating signals, and corresponding signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16322,51 +16331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20140037110A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16376,174 +16385,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Lombard Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15533058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de formation d'un signal mixé numérique audio, procédé et dispositif de séparation de signaux, et signal correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16578,65 +16587,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Badeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId352"/>
+      <w:footerReference w:type="default" r:id="rId353"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16783,51 +16792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Asaad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2025.101922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sadok" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud S&#233;guier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106120" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650569v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2023.02.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amaury Grumiaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr&#273;an Kiti&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011809" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03295630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Bie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3207349" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950866v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Ban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2019.2953020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Limier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.76" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tatulli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01264" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02364900v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sadeghi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3000593" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/trit.2018.1061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laffitte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sodoyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.08.052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851985v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2019.2903472" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Gannot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2019.2919183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2911879" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01799809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2019.2892412" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645749v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2839362" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.08.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2651398" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2740001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocquelet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005119" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djaziri-Larbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2016.0028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionyssos Kounades-Bastian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2554286" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978301v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Chabard&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.07.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349691v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2598319" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112834v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deleforge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Y. Schechner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2405475" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2464702" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pinel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2014.0024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915287v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Grabski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tremblay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gracco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2013.03.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2012.2227737" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.09.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23126-1_3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Parvaix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2097250" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/597039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3050257" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.872619" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Firouzmand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.885928" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.04.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174096v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.885922" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157826v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Attina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baudry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304010v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1639" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10669904" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132313v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096751" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416200v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274170v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688189v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747804" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603791v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978396v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-69" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791472v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Stephenson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10116" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373252v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1604" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03295657v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-256" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdan Kiti&#263;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616124" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372802v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-275" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537323v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdan Kitic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guerin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287637" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prerak Srivastava" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA52581.2021.9632737" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235360v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0766" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962234v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2103" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329000v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053164" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005102v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683704" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354514v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delorme" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3350590" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682546" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349406v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377220v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Frisch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Faix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902666" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349385v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577965v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.60" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718114v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462100" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921882v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Canh Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01795462v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mourgue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2018.8448423" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01832826v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2018.8516711" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718106v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462607" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957137v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646098v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_43" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01568818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2017.8169994" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430754v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952214" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01568813v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2017.8169991" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430761v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7951789" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400965v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_22" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548508v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644346v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123681" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250892v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471661" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253169v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471652" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349771v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759437" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349776v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAENC.2016.7602911" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385272v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tatkeu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472921" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119186v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7177983" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163675v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362413" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169764v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2015.7336936" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726265v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952092v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Janvier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907786" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228891v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019287v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drouard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016314v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serap Kirbiz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940328v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637609" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910104v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807519v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768767v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651506" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809503v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807001v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807027v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gerber" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dutasta" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790783v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809525v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Gorlow" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695724v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695730v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695759v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695758v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695752v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535684v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534497v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486818v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542884v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502792v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486804v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534502v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535694v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mazuel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique David" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361713v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329764v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Hermus" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo van Hamme" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufian Irhimeh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329752v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173341v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Tuan Pham" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2007.4288559" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195015v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Aubrey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Hicks" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195014v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188132v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Chambers" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194157v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372280v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366492v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361750v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098153v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308299v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firouzmand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307987v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raspaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308298v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328134v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308297v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308296v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel R&#246;bel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926215v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2200000089" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943375v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814601-9.00022-5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021287v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021265v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651076v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312350v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15533058" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945254v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Asaad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2025.101922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sadok" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud S&#233;guier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106120" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650569v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2023.02.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amaury Grumiaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr&#273;an Kiti&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011809" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03295630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Bie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3207349" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Limier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.76" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950866v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Ban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2019.2953020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tatulli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01264" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02364900v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sadeghi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3000593" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/trit.2018.1061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laffitte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sodoyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.08.052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851985v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2019.2903472" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Gannot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2019.2919183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2911879" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01799809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2019.2892412" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645749v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2839362" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.08.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2651398" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2740001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocquelet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005119" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djaziri-Larbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2016.0028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionyssos Kounades-Bastian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2554286" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349691v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2598319" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Chabard&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.07.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112834v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deleforge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Y. Schechner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2405475" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2464702" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pinel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2014.0024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915287v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Grabski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tremblay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gracco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2013.03.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2012.2227737" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.09.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23126-1_3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Parvaix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2097250" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486809v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2009.2035216" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534492v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/597039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941145v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3050257" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174100v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.872619" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194164v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Firouzmand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.885928" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499184v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.04.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174096v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.885922" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Attina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baudry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1639" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891286v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623108v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683650v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10669904" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132313v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096751" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416200v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132312v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274170v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688189v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747804" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978396v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-69" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791472v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Stephenson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10116" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdan Kiti&#263;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616124" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372802v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-275" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373252v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1604" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03295657v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-256" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537323v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdan Kitic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guerin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287637" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537340v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prerak Srivastava" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA52581.2021.9632737" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235360v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0766" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184762v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962234v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2103" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329000v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053164" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354514v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delorme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3350590" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005102v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683704" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005106v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682546" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349406v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377220v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Frisch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Faix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902666" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349385v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01795462v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mourgue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2018.8448423" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921882v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Canh Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577965v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.60" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718114v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462100" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01832826v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2018.8516711" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718106v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462607" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957137v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430754v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952214" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01568813v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2017.8169991" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646098v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_43" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01568818v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2017.8169994" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430761v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7951789" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400965v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_22" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644346v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123681" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548508v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250892v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471661" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253169v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471652" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349776v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAENC.2016.7602911" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349771v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759437" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385272v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tatkeu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472921" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163675v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362413" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119186v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7177983" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169764v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2015.7336936" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726265v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952092v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Janvier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907786" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228891v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019287v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drouard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016314v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serap Kirbiz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910104v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940328v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637609" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807519v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768767v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651506" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809503v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807001v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790783v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807027v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gerber" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dutasta" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809525v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Gorlow" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695724v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695730v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695759v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695758v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695752v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535684v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534497v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486818v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542884v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502792v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534502v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486804v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535694v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mazuel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique David" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361713v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329764v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Hermus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo van Hamme" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufian Irhimeh" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329752v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173341v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Tuan Pham" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2007.4288559" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195015v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Aubrey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Hicks" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194157v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195014v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188132v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Chambers" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366492v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372280v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361750v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098153v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308299v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firouzmand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307987v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raspaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308298v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328134v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308297v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308296v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel R&#246;bel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926215v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2200000089" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943375v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814601-9.00022-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021287v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021265v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651076v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312350v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15533058" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945254v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>