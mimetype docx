--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -819,274 +819,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Make That Sound More Metallic: Towards a Perceptually Relevant Control of the Timbre of Synthesizer Sounds Using a Variational Autoencoder</w:t>
+                <w:t xml:space="preserve">Variational Bayesian Inference for Audio-Visual Tracking of Multiple Speakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
+                <w:t xml:space="preserve">Yutong Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Garnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the International Society for Music Information Retrieval (TISMIR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/tismir.76⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (5), pp.1761-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2019.2953020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247371v1</w:t>
+                <w:t xml:space="preserve">hal-01950866v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Bayesian Inference for Audio-Visual Tracking of Multiple Speakers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Make That Sound More Metallic: Towards a Perceptually Relevant Control of the Timbre of Synthesizer Sounds Using a Variational Autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutong Ban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Limier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 43 (5), pp.1761-1776. </w:t>
+              <w:t xml:space="preserve">Transactions of the International Society for Music Information Retrieval (TISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.52 - 66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2019.2953020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/tismir.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950866v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Potential Gain of Auditory and Audiovisual Speech-Predictive Coding Using Deep Learning</w:t>
               </w:r>
@@ -1241,51 +1241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, pp.1788-1800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1345,51 +1345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAAI Transactions on Intelligent Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (1), pp.47 - 53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1553,90 +1553,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Localization and Tracking of Multiple Moving Speakers in Reverberant Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutong Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (1), pp.88-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1709,51 +1709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (9), pp.1365-1377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1826,51 +1826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (6), pp.918-922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1943,51 +1943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (3), pp.645-659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2060,51 +2060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (10), pp.1755-1768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2398,51 +2398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2483,681 +2483,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Control of an Articulatory-Based Speech Synthesizer for Brain Computer Interfaces</w:t>
+                <w:t xml:space="preserve">Low Bit-Rate Speech Codec Based on a Long-Term Harmonic Plus Noise Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bocquelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
+                <w:t xml:space="preserve">Faten Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blaise Yvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005119⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (11), pp.844-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17743/jaes.2016.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459706v1</w:t>
+                <w:t xml:space="preserve">hal-02520614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Bit-Rate Speech Codec Based on a Long-Term Harmonic Plus Noise Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
+                <w:t xml:space="preserve">A Variational EM Algorithm for the Separation of Time-Varying Convolutive Audio Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionyssos Kounades-Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Gannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17743/jaes.2016.0028⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (8), pp.1408-1423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2016.2554286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520614v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Variational EM Algorithm for the Separation of Time-Varying Convolutive Audio Mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time Control of an Articulatory-Based Speech Synthesizer for Brain Computer Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bocquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dionyssos Kounades-Bastian</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
+                <w:t xml:space="preserve">Blaise Yvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (8), pp.1408-1423. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (11), pp.e1005119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2016.2554286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301762v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Direct-Path Relative Transfer Function for Supervised Sound-Source Localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaofei Li</w:t>
+                <w:t xml:space="preserve">Key considerations in designing a speech brain-computer interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bocquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sharon Gannot</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Chabardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Yvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2016.2598319⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (4, Part A), pp.392-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349691v1</w:t>
+                <w:t xml:space="preserve">hal-01978301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key considerations in designing a speech brain-computer interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
+                <w:t xml:space="preserve">Estimation of the Direct-Path Relative Transfer Function for Supervised Sound-Source Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Blaise Yvert</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 110 (4, Part A), pp.392-401. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (11), pp.2171 - 2186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2017.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2016.2598319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978301v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Localization of Audio Sources in Images Using Binaural Features and Locally-Linear Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Deleforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoav Y. Schechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3978,209 +3978,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Watermarking-Based Method for Informed Source Separation of Audio Signals with a Single Sensor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive long-term coding of LSF parameters trajectories for large delay / very- to ultra-low bit-rate speech coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASL.2009.2035216⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (Article ID 597039), pp.n/c. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2010/597039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486809v1</w:t>
+                <w:t xml:space="preserve">hal-00534492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive long-term coding of LSF parameters trajectories for large delay / very- to ultra-low bit-rate speech coding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Watermarking-Based Method for Informed Source Separation of Audio Signals with a Single Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Parvaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010 (Article ID 597039), pp.n/c. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (6), pp.1464-1475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2010/597039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASL.2009.2035216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534492v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of lip movements during spontaneous dialog and its application to voice activity detection</w:t>
               </w:r>
@@ -4205,51 +4205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4994,51 +4994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LombardTokenizer: Disentanglement and Control of Vocal Effort in a Neural Speech Codec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5245,51 +5245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de la représentation multidimensionnelle de paramètres acoustiques unidimensionnels de la parole extraits par des modèles profonds non supervisés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5366,51 +5366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Multidimensional Representation of Unidimensional Speech Acoustic Parameters Extracted by Deep Unsupervised Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5626,51 +5626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the multidimensional representation of unidimensional speech of acoustic parameters extracted by deep unsupervised models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5855,51 +5855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the multidimensional representation of individual speech acoustic parameters extracted by deep unsupervised models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5957,408 +5957,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeat after Me: Self-Supervised Learning of Acoustic-to-Articulatory Mapping by Vocal Imitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning and controlling the source-filter representation of speech with a variational autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688189v1</w:t>
+                <w:t xml:space="preserve">hal-03603791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les auto-encodeurs variationnels dynamiques et leur application à la modélisation de spectrogrammes de parole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repeat after Me: Self-Supervised Learning of Acoustic-to-Articulatory Mapping by Vocal Imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Leglaive</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Jun 2022, Noirmoutier, France. pp.655-663, </w:t>
+              <w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapour, Singapore. pp.8252-8256, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/JEP.2022-69⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978396v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and controlling the source-filter representation of speech with a variational autoencoder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Sadok</w:t>
+                <w:t xml:space="preserve">Les auto-encodeurs variationnels dynamiques et leur application à la modélisation de spectrogrammes de parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Bie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2022, Noirmoutier, France. pp.655-663, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603791v1</w:t>
+                <w:t xml:space="preserve">hal-03978396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BERT, can HE predict contrastive focus? Predicting and controlling prominence in neural TTS using a language model</w:t>
               </w:r>
@@ -6455,508 +6455,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved feature extraction for CRNN-based multiple sound source localization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srdan Kitić</w:t>
+                <w:t xml:space="preserve">Learning robust speech representation with an articulatory-regularized variational autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guérin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616124⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.3345-3349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537334v1</w:t>
+                <w:t xml:space="preserve">hal-03373252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternate Endings: Improving Prosody for Incremental Neural TTS with Predicted Future Text Input</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brooke Stephenson</w:t>
+                <w:t xml:space="preserve">A Benchmark of Dynamical Variational Autoencoders applied to Speech Spectrogram Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Bie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.3865-3869, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-275⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.46-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372802v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning robust speech representation with an articulatory-regularized variational autoencoder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
+                <w:t xml:space="preserve">Alternate Endings: Improving Prosody for Incremental Neural TTS with Predicted Future Text Input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.3345-3349, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1604⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.3865-3869, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373252v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmark of Dynamical Variational Autoencoders applied to Speech Spectrogram Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyu Bie</w:t>
+                <w:t xml:space="preserve">Improved feature extraction for CRNN-based multiple sound source localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Amaury Grumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdan Kitić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.46-50, </w:t>
+              <w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. pp.231-235, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295657v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution speaker counting in reverberant rooms using CRNN with Ambisonics features</w:t>
               </w:r>
@@ -7072,51 +7072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saladnet: Self-Attentive Multisource Localization in the Ambisonics Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaury Grumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdan Kitić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prerak Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7306,77 +7306,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an articulatory-driven neural vocoder for speech synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7587,51 +7587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2020, Barcelone (virtual), Spain. pp.371-375, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7659,265 +7659,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329000v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-Visual Variational Fusion for Multi-Person Tracking with Robots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delorme</w:t>
+                <w:t xml:space="preserve">Semi-supervised multichannel speech enhancement with variational autoencoders and non-negative matrix factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACMMM 2019 - 27th ACM International Conference on Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3343031.3350590⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.101-105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354514v1</w:t>
+                <w:t xml:space="preserve">hal-02005102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised multichannel speech enhancement with variational autoencoders and non-negative matrix factorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Leglaive</w:t>
+                <w:t xml:space="preserve">Audio-Visual Variational Fusion for Multi-Person Tracking with Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutong Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.101-105, </w:t>
+              <w:t xml:space="preserve">ACMMM 2019 - 27th ACM International Conference on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France. pp.1059-1061, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3343031.3350590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005102v2</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech enhancement with variational autoencoders and alpha-stable distributions</w:t>
               </w:r>
@@ -7955,51 +7955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.541-545, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8033,77 +8033,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoencoders for music sound modeling : a comparison of linear, shallow, deep, recurrent and variational models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Limier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8284,51 +8284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes on the use of variational autoencoders for speech and audio spectrogram modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8373,525 +8373,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Localization of Multiple Moving Speakers in Reverberant Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accounting for Room Acoustics in Audio-Visual Multi-Speaker Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutong Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Mourgue</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAM 2018 - 10th IEEE Workshop on Sensor Array and Multichannel Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SAM.2018.8448423⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2018 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Alberta, Canada. pp.6553-6557, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795462v1</w:t>
+                <w:t xml:space="preserve">hal-01718114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Sensorimotor Learning for Sound Source Localization by a Humanoid Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quan Nguyen</w:t>
+                <w:t xml:space="preserve">Exploiting the Complementarity of Audio and Visual Data in Multi-Speaker Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutong Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Duc-Canh Nguyen</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2018 - Workshop on Crossmodal Learning for Intelligent Robotics in conjunction with IEEE/RSJ IROS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCVW 2017 - IEEE International Conference on Computer Vision Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.446-454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2017.60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921882v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Complementarity of Audio and Visual Data in Multi-Speaker Tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yutong Ban</w:t>
+                <w:t xml:space="preserve">Autonomous Sensorimotor Learning for Sound Source Localization by a Humanoid Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Canh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCVW 2017 - IEEE International Conference on Computer Vision Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS 2018 - Workshop on Crossmodal Learning for Intelligent Robotics in conjunction with IEEE/RSJ IROS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577965v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Room Acoustics in Audio-Visual Multi-Speaker Tracking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online Localization of Multiple Moving Speakers in Reverberant Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mourgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Gannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2018 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Calgary, Alberta, Canada. pp.6553-6557, </w:t>
+              <w:t xml:space="preserve">SAM 2018 - 10th IEEE Workshop on Sensor Array and Multichannel Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Sheffield, United Kingdom. pp.405-409, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SAM.2018.8448423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718114v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variance modeling framework based on variational autoencoders for speech enhancement</w:t>
               </w:r>
@@ -8903,51 +8903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLSP 2018 - IEEE 28th International Workshop on Machine Learning for Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Aalborg, Denmark. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9020,51 +9020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2018 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Calgary, Alberta, Canada. pp.756-760, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9111,90 +9111,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cascaded Multiple-Speaker Localization and Tracking System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutong Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAENC - LOCATA Challenge Workshop - a satellite event of IWAENC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9213,499 +9213,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio Source Separation Based on Convolutive Transfer Function and Frequency-Domain Lasso Optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of a Gaussian Mixture Regressor to a New Input Distribution: Extending the C-GMR Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.541-545, </w:t>
+              <w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Grenoble, France. pp.459-468, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430754v1</w:t>
+                <w:t xml:space="preserve">hal-01646098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Intermittency of Speech for Joint Separation and Diarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dionyssos Kounades-Bastian</w:t>
+                <w:t xml:space="preserve">An EM Algorithm for Audio Source Separation Based on the Convolutive Transfer Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WASPAA 2017 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, New Paltz, NY, United States. pp.41-45, </w:t>
+              <w:t xml:space="preserve">, Oct 2017, New Paltz, NY, United States. pp.56-60, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WASPAA.2017.8169991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WASPAA.2017.8169994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568813v1</w:t>
+                <w:t xml:space="preserve">hal-01568818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a Gaussian Mixture Regressor to a New Input Distribution: Extending the C-GMR Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audio Source Separation Based on Convolutive Transfer Function and Frequency-Domain Lasso Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Grenoble, France. pp.459-468, </w:t>
+              <w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.541-545, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646098v1</w:t>
+                <w:t xml:space="preserve">hal-01430754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EM Algorithm for Audio Source Separation Based on the Convolutive Transfer Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaofei Li</w:t>
+                <w:t xml:space="preserve">Exploiting the Intermittency of Speech for Joint Separation and Diarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionyssos Kounades-Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WASPAA 2017 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, New Paltz, NY, United States. pp.56-60, </w:t>
+              <w:t xml:space="preserve">, Oct 2017, New Paltz, NY, United States. pp.41-45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WASPAA.2017.8169994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WASPAA.2017.8169991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568818v1</w:t>
+                <w:t xml:space="preserve">hal-01568813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An EM Algorithm for Joint Source Separation and Diarisation of Multichannel Convolutive Speech Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionyssos Kounades-Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9713,51 +9713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.16-20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9876,269 +9876,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian stochastic machine for sound source localization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explaining the Parameterized Wiener Filter with Alpha-Stable Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marvin Faix</w:t>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRC 2017 - IEEE International Conference on Rebooting Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WASPAA 2017 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, New Paltz, New York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644346v1</w:t>
+                <w:t xml:space="preserve">hal-01548508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the Parameterized Wiener Filter with Alpha-Stable Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+                <w:t xml:space="preserve">A Bayesian stochastic machine for sound source localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Faix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WASPAA 2017 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRC 2017 - IEEE International Conference on Rebooting Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Washington, DC, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRC.2017.8123681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548508v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Stationary Noise Power Spectral Density Estimation Based on Regional Statistics</w:t>
               </w:r>
@@ -10163,51 +10163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Signal Processing Society, Mar 2016, Shanghai, China. pp.181-185, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10241,51 +10241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Inverse-Gamma Source Variance Prior with Factorized Parameterization for Audio Source Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionyssos Kounades-Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10293,51 +10293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Signal Processing Society, Mar 2016, Shanghai, China. pp.136-140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10384,51 +10384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voice Activity Detection Based on Statistical Likelihood Ratio With Adaptive Thresholding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10527,51 +10527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2016, Daejeon, South Korea. pp.2819-2826, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10716,291 +10716,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Relative Transfer Function for Sound Source Localization</w:t>
+                <w:t xml:space="preserve">Estimation of Relative Transfer Function in the Presence of Stationary Noise Based on Segmental Power Spectral Density Matrix Subtraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2015 - 23th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.399-403, </w:t>
+              <w:t xml:space="preserve">ICASSP 2015 - 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.320 - 324, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7177983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163675v1</w:t>
+                <w:t xml:space="preserve">hal-01119186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Relative Transfer Function in the Presence of Stationary Noise Based on Segmental Power Spectral Density Matrix Subtraction</w:t>
+                <w:t xml:space="preserve">Local Relative Transfer Function for Sound Source Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2015 - 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.320 - 324, </w:t>
+              <w:t xml:space="preserve">EUSIPCO 2015 - 23th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.399-403, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7177983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119186v1</w:t>
+                <w:t xml:space="preserve">hal-01163675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Variational EM Algorithm for the Separation of Moving Sound Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionyssos Kounades-Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11008,51 +11008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Gannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WASPAA 2015 - IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Signal Processing Society, Oct 2015, New Paltz, NY, United States. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11086,103 +11086,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Control of a DNN-based Articulatory Synthesizer for Silent Speech Conversion: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bocquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Yvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11201,373 +11201,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Representation and Classification Benchmark for Domestic Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+                <w:t xml:space="preserve">Robust Articulatory Speech Synthesis using Deep Neural Networks for BCI Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bocquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Yvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2014 - IEEE International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech 2014 - 15th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952092v1</w:t>
+                <w:t xml:space="preserve">hal-01228891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Articulatory Speech Synthesis using Deep Neural Networks for BCI Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
+                <w:t xml:space="preserve">Mapping Sounds on Images Using Binaural Spectrograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Deleforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Blaise Yvert</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2014 - 15th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.2470 - 2474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228891v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Sounds on Images Using Binaural Spectrograms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Drouard</w:t>
+                <w:t xml:space="preserve">Sound Representation and Classification Benchmark for Domestic Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2014 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.6285-6292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019287v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual coding-based informed source separation</w:t>
               </w:r>
@@ -11655,636 +11655,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Classification of Baboon Vocalizations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
+                <w:t xml:space="preserve">Informed Source Separation from compressed mixtures using spatial wiener filter and quantization noise estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS4B - Workshop: Neural Information Processing Scaled for Bioacoustics : NIPS4B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.61-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910104v1</w:t>
+                <w:t xml:space="preserve">hal-00940328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed Source Separation from compressed mixtures using spatial wiener filter and quantization noise estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuhua Zhang</w:t>
+                <w:t xml:space="preserve">Supervised Classification of Baboon Vocalizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NIPS4B - Workshop: Neural Information Processing Scaled for Bioacoustics : NIPS4B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Lake Tahoe, NV/CA, United States. 10 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940328v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Hybrid Acoustic / Morphologically Constrained Technique for the Synthesis of Stop Consonants in Various Vocalic Contexts</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DReaM: A Novel System for Joint Source Separation and Multi-Track Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2012 - 13th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.Thu.P10a.05</w:t>
+              <w:t xml:space="preserve">AES 2012 - 133rd AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, San Francisco, United States. CD 133papers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807519v1</w:t>
+                <w:t xml:space="preserve">hal-00809503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound-Event Recognition with a Companion Humanoid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+                <w:t xml:space="preserve">A Simple Hybrid Acoustic / Morphologically Constrained Technique for the Synthesis of Stop Consonants in Various Vocalic Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Radu Horaud</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids 2012 - IEEE International Conference on Humanoid Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech 2012 - 13th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.Thu.P10a.05</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768767v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DReaM: A Novel System for Joint Source Separation and Multi-Track Coding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sound-Event Recognition with a Companion Humanoid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Horaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 2012 - 133rd AES Convention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanoids 2012 - IEEE International Conference on Humanoid Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Osaka, Japan. pp.104-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2012.6651506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809503v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-based informed source separation for active listening of music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13008,77 +13008,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long-term harmonic plus noise model for speech signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2011 - 12th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13129,51 +13129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Parvaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13224,77 +13224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term modelling of parameters trajectories for the harmonic plus noise model of speech signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Djaziri-Larbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2010 - 20th International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.ICA2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13585,217 +13585,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-capacity watermarking technique for audio signals based on MDCT-domain quantization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Pinel</w:t>
+                <w:t xml:space="preserve">Informed source separation of underdetermined instantaneous stereo mixtures using source index embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Parvaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Parvaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2010 - 20th International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.ICA2010</w:t>
+              <w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.245-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534502v1</w:t>
+                <w:t xml:space="preserve">hal-00486804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed source separation of underdetermined instantaneous stereo mixtures using source index embedding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high-capacity watermarking technique for audio signals based on MDCT-domain quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Parvaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.245-248</w:t>
+              <w:t xml:space="preserve">ICA 2010 - 20th International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.ICA2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486804v1</w:t>
+                <w:t xml:space="preserve">hal-00534502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Motion Sensors and Digital Signal Processing for Real-Time Musical Transformations</w:t>
               </w:r>
@@ -13902,51 +13902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Parvaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2009 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14155,51 +14155,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Visual Voice Activity Detector to Regularize the Permutations in Blind Separation of Convolutive Speech Mixtures</w:t>
+                <w:t xml:space="preserve">Audiovisual speech source separation: a regularization method based on visual voice activity detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
@@ -14230,716 +14230,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh-Tuan Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSP 2007 - 15th IEEE International Conference on Digital Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AVSP 2007 - 6th International Conference on Auditory-Visual Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.223-227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173341v1</w:t>
+                <w:t xml:space="preserve">hal-00195014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and comparison of two approaches for visual speech analysis with application to voice activity detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two novel visual voice activity detectors based on appearance models and retinal filltering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Aubrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Aubrey</w:t>
+                <w:t xml:space="preserve">Yulia Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulia Hicks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Jutten</w:t>
+                <w:t xml:space="preserve">Jonathon Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVSP 2007 - 6th International Conference on Auditory-Visual Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. p. 228-232</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2007 - 15th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195015v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term quantization of speech LSF parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a Visual Voice Activity Detector to Regularize the Permutations in Blind Separation of Convolutive Speech Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Tuan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2007 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DSP 2007 - 15th IEEE International Conference on Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Cardiff, United Kingdom. pp.223-226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDSP.2007.4288559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194157v1</w:t>
+                <w:t xml:space="preserve">hal-00173341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiovisual speech source separation: a regularization method based on visual voice activity detection</w:t>
+                <w:t xml:space="preserve">Development and comparison of two approaches for visual speech analysis with application to voice activity detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Aubrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dinh-Tuan Pham</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVSP 2007 - 6th International Conference on Auditory-Visual Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.223-227</w:t>
+              <w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. p. 228-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195014v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two novel visual voice activity detectors based on appearance models and retinal filltering</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term quantization of speech LSF parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2007 - 15th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">ICASSP 2007 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Honolulu, Hawaii, United States. pp.845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188132v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARTUS : calcul et tatouage audiovisuel des mouvements d'un personnage animé virtuel pour l'accessibilité d'émissions télévisuelles aux téléspectateurs sourds comprenant la Langue Française Parlée Complétée</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical and experimental bases of a new method for accurate separation of harmonic and noise components of speech signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HANDICAP 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.265-270</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2006 - European Signal Processing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Florence, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366492v1</w:t>
+                <w:t xml:space="preserve">hal-00372280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental bases of a new method for accurate separation of harmonic and noise components of speech signals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ARTUS : calcul et tatouage audiovisuel des mouvements d'un personnage animé virtuel pour l'accessibilité d'émissions télévisuelles aux téléspectateurs sourds comprenant la Langue Française Parlée Complétée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beautemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2006 - European Signal Processing conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Florence, Italy. pp.1</w:t>
+              <w:t xml:space="preserve">HANDICAP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.265-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372280v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of visual speech information applied to voice activity detection</w:t>
               </w:r>
@@ -15351,299 +15351,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Term Modeling of Phase Trajectories within the Speech Sinusoidal Model Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing and classifying Cued Speech vowels from labial parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beautemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH - 8th International Conference on Spoken Language Processing (ICSLP04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, South Korea. pp.2469-2472</w:t>
+              <w:t xml:space="preserve">8th International Conference on Spoken Language Processing (ICSLP'04 or InterSpeech'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308298v1</w:t>
+                <w:t xml:space="preserve">hal-00328134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing and classifying Cued Speech vowels from labial parameters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Watermarking of Speech Signals Using the Sinusoidal Model and Frequency Modulation of the Partials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Spoken Language Processing (ICSLP'04 or InterSpeech'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Canada. pp.I - 633-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328134v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermarking of Speech Signals Using the Sinusoidal Model and Frequency Modulation of the Partials</w:t>
+                <w:t xml:space="preserve">Long Term Modeling of Phase Trajectories within the Speech Sinusoidal Model Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Firouzmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Canada. pp.I - 633-6</w:t>
+              <w:t xml:space="preserve">INTERSPEECH - 8th International Conference on Spoken Language Processing (ICSLP04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, South Korea. pp.2469-2472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308297v1</w:t>
+                <w:t xml:space="preserve">hal-00308298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the Order of a Polynomial Phase Model for the Synthesis of Quasi-Harmonic Audio Signals</w:t>
               </w:r>
@@ -15821,51 +15821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Bie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16090,51 +16090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement numérique sur un ensemble de pistes audio avant mixage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16191,51 +16191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Parvaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16412,51 +16412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Lombard Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16792,51 +16792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Asaad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2025.101922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sadok" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud S&#233;guier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106120" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650569v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2023.02.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amaury Grumiaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr&#273;an Kiti&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011809" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03295630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Bie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3207349" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Limier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.76" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950866v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Ban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2019.2953020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tatulli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01264" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02364900v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sadeghi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3000593" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/trit.2018.1061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laffitte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sodoyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.08.052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851985v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2019.2903472" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Gannot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2019.2919183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2911879" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01799809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2019.2892412" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645749v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2839362" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.08.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2651398" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2740001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocquelet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005119" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djaziri-Larbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2016.0028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionyssos Kounades-Bastian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2554286" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349691v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2598319" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Chabard&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.07.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112834v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deleforge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Y. Schechner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2405475" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2464702" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pinel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2014.0024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915287v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Grabski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tremblay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gracco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2013.03.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2012.2227737" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.09.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23126-1_3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Parvaix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2097250" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486809v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2009.2035216" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534492v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/597039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941145v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3050257" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174100v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.872619" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194164v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Firouzmand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.885928" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499184v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.04.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174096v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.885922" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Attina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baudry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1639" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891286v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623108v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683650v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10669904" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132313v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096751" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416200v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132312v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274170v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688189v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747804" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978396v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-69" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791472v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Stephenson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10116" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdan Kiti&#263;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616124" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372802v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-275" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373252v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1604" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03295657v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-256" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537323v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdan Kitic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guerin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287637" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537340v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prerak Srivastava" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA52581.2021.9632737" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235360v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0766" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184762v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962234v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2103" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329000v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053164" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354514v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delorme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3350590" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005102v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683704" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005106v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682546" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349406v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377220v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Frisch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Faix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902666" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349385v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01795462v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mourgue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2018.8448423" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921882v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Canh Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577965v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.60" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718114v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462100" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01832826v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2018.8516711" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718106v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462607" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957137v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430754v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952214" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01568813v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2017.8169991" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646098v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_43" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01568818v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2017.8169994" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430761v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7951789" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400965v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_22" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644346v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123681" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548508v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250892v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471661" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253169v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471652" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349776v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAENC.2016.7602911" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349771v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759437" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385272v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tatkeu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472921" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163675v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362413" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119186v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7177983" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169764v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2015.7336936" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726265v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952092v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Janvier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907786" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228891v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019287v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drouard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016314v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serap Kirbiz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910104v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940328v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637609" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807519v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768767v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651506" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809503v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807001v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790783v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807027v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gerber" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dutasta" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809525v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Gorlow" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695724v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695730v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695759v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695758v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695752v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535684v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534497v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486818v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542884v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502792v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534502v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486804v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535694v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mazuel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique David" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361713v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329764v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Hermus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo van Hamme" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufian Irhimeh" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329752v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173341v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Tuan Pham" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2007.4288559" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195015v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Aubrey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Hicks" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194157v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195014v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188132v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Chambers" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366492v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372280v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361750v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098153v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308299v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firouzmand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307987v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raspaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308298v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328134v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308297v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308296v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel R&#246;bel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926215v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2200000089" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943375v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814601-9.00022-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021287v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021265v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651076v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312350v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15533058" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945254v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Asaad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2025.101922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sadok" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud S&#233;guier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106120" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650569v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2023.02.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amaury Grumiaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr&#273;an Kiti&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011809" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03295630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Bie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3207349" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950866v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Ban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2019.2953020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Limier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.76" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tatulli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01264" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02364900v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sadeghi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3000593" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/trit.2018.1061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laffitte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sodoyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.08.052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851985v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2019.2903472" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Gannot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2019.2919183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2911879" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01799809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2019.2892412" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645749v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2839362" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.08.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2651398" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2740001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Ali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Djaziri-Larbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2016.0028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301762v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionyssos Kounades-Bastian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2554286" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocquelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005119" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978301v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Chabard&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.07.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349691v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2598319" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112834v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deleforge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Y. Schechner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2405475" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2464702" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pinel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Baras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2014.0024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915287v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Grabski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tremblay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gracco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2013.03.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2012.2227737" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.09.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23126-1_3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Parvaix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2097250" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/597039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2009.2035216" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941145v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3050257" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174100v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.872619" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194164v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Firouzmand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.885928" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499184v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.04.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174096v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.885922" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Attina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baudry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1639" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891286v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623108v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683650v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10669904" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132313v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096751" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416200v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132312v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274170v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603791v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688189v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747804" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978396v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-69" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791472v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Stephenson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10116" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1604" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03295657v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-256" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372802v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-275" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537334v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdan Kiti&#263;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616124" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537323v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdan Kitic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guerin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287637" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537340v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prerak Srivastava" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA52581.2021.9632737" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235360v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0766" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184762v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962234v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2103" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329000v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053164" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005102v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683704" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354514v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delorme" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3350590" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005106v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;im&#351;ekli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682546" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349406v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377220v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Frisch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Faix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902666" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349385v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718114v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462100" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577965v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.60" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921882v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Nguyen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Canh Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01795462v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mourgue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2018.8448423" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01832826v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2018.8516711" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718106v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462607" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957137v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646098v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_43" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01568818v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2017.8169994" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430754v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952214" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01568813v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2017.8169991" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430761v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7951789" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400965v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_22" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644346v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123681" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250892v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471661" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253169v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471652" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349776v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAENC.2016.7602911" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349771v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759437" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385272v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tatkeu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472921" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119186v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7177983" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163675v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362413" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169764v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2015.7336936" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726265v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228891v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019287v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drouard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952092v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Janvier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907786" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016314v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serap Kirbiz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940328v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637609" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910104v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809503v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807519v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768767v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651506" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807001v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790783v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807027v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gerber" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dutasta" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809525v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Gorlow" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695724v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695730v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695759v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695758v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695752v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535684v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534497v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486818v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542884v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502792v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486804v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534502v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535694v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mazuel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique David" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361713v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329764v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Hermus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo van Hamme" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufian Irhimeh" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329752v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195014v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Tuan Pham" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188132v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Aubrey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Hicks" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Chambers" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173341v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2007.4288559" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195015v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194157v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372280v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366492v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361750v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098153v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308299v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firouzmand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307987v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raspaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328134v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308297v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308298v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308296v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel R&#246;bel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926215v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2200000089" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943375v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814601-9.00022-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021287v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021265v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02651076v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312350v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15533058" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945254v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>