--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Godet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche (DR2) au CNRS, UMR 6554 LETG-Nantes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part-night lighting fails to restore natural song rhythms in urban European Robins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 396, pp.127837. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2026.127837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the benefits of part-night lighting on a tropical bat species endemic to Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fourasté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 317, pp.111797. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2026.111797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal shift in Eurasian Blackbird Turdus merula and European Robin Erithacus rubecula song under urban pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Benhamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (4), pp.346-358. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00063657.2025.2513543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162583v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée des mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 347, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing in seagrass ecology: coupled dynamics between migratory herbivorous birds and intertidal meadows observed by satellite during four decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Zoffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalloyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.420-433. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rse2.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de science : Watersipora subatra, voyageuse au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-bottom macrozoobenthos in semi-enclosed coastal systems of Morocco: A latitudinal and biogeographic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilam Boutoumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda El Kamcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bououarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Joulami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.101689. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and Global South strikingly underrepresented among top-publishing ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin J. Pakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linnea Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/conl.12797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal increase in the ecological status of a North-Atlantic intertidal seagrass meadow observed with multi-mission satellite time-series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Zoffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steef Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130, pp.108033. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les invertébrés marins introduits dans le golfe normano-breton depuis 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atlas Bleu, Revue cartographique des mers et des littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35109/atlasbleu-fr.10010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Engoulevent d’Europe Caprimulgus europaeus (Linnaeus, 1758) en forêt de Longeville (Vendée) en 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.341-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut de la Fauvette pitchou Sylvia undata en Marais poitevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alauda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating saltmarshes using tree rings on a halophilous plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11273-020-09751-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty years of biological conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Pakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Cumming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Johns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.A1-A4. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are scientific editors reliable gatekeepers of the publication process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B. Primack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey J. Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Zipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.108232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de l’habitat chez la Locustelle luscinioïde Locustella luscinioides en Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alauda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87 (3), pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypergeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide increase in Artificial Light At Night around protected areas and within biodiversity hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Juigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2018.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Conservation Does</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (10), pp.720-730. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2018.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in home-range sizes of a bird species in its original, refuge and substitution habitats: challenges to conservation in anthropogenic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Harmange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.719-732. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-017-1460-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal Patterns in European Seagrass Carbon Reserves: Influence of Seasonal Fluctuations versus Short-Term Stress and Disturbance Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeke Haanstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke M. van Katwijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnhild Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical anthropization of a wetland: steady encroachment by buildings and roads versus back and forth trends in demography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.41-49. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2018.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Naturalité » : concepts et méthodes appliqués à la conservation de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Carruthers-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.29140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des récifs d’hermelles. Nuisible ou patrimonial : l’évolution des perceptions en milieu marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiébaut Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuisible ou patrimonial : l'évolution des perceptions en milieu marin. Le cas des récifs d'hermelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux anthropophiles : définition, typologie et conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 716 (4), pp.492-517. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.716.0492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the synanthropy of species and communities to monitor the effects of urbanization on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaüzere Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp.139-154. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notion à la une : biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old and unmowed saltmarsh patches provide attractive habitats for breeding passerines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Haie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.447-493. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11273-015-9473-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen limitation may be a common Allee effect in marine hydrophilous plants: implications for decline and recovery in seagrasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. van Tussenbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.595-609. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-016-3665-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacements inattendus chez des mâles de Gorgebleue à miroir blanc Luscinia svecica namnetum en période de nidification [Unexpected movements of male Bluethroats Luscinia svecica namnetum during the breeding period]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Harmange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alauda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84 (3), pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme landscapes decrease taxonomic and functional bird diversity but promote the presence of rare species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Ornithologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3161/00016454AO2016.51.1.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociating several form of commonness in birds sheds new light on biotic homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaüzere Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.416-426. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluethroats Luscinia svecica namnetum offset landscape constraints by expanding their home range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Eybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156 (3), pp.591-600. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-015-1172-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la démographie et du bâti dans l’ouest du Marais poitevin depuis 1705.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 234 (2015-1), pp.83-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic reefs affect multiple components of intertidal soft-bottom benthic assemblages: the Lanice conchilega case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Hondt An-Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verhelst Pieterjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 152, pp.44-55. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2014.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation of intertidal mudflats by the Dunlin Calidris alpina in relation to microphytobenthic biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.75-83. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-014-1133-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatiale et usage des schorres de l’Anse de l’Aiguillon de 1705 à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, document 713, pp.713. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements d’occupation du sol en Marais poitevin au cours des trois derniers siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (2), pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiopistage sur la Gorgebleue à miroir Luscinia svecica namnetum : une technique robuste et fiable pour la pose d'émetteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Eybert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alauda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81 (2), pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three centuries of land cover changes in the largest French Atlantic wetland provide new insights for wetland conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.133-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding grounds for waders in the Bay of the Mont Saint-Michel (France): the Lanice conchilega reef serves as an oasis in the tidal flats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160, pp.751-761. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-2130-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KeR-EGI, a new index of gait quantification based on electromyography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Bervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bessette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Crétual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (4), pp.930-7. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelekin.2013.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of salina landscape structures on terrestrial bird distribution in the Guérande basin (Northwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chadenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59, pp.483-495. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00063657.2012.715279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designating networks of chemosynthetic ecosystem reserves in the deep sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy L. van Dover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig R. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Ardron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gjerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.378-381. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting and the fate of French breeding waterbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59, pp.474-482. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00063657.2012.731378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la nature ordinaire : une aspiration commune, des motivations différentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (2), pp.81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stability and fragmentation of a worm-reef on benthic macrofauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92, pp.472-479. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waders in winter: long-term changes of migratory bird assemblages facing climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2011.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientists as Stakeholders in Conservation of Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy van Dover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Zelnio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (2), pp.214-222. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1739.2010.01642.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine invertebrate fauna of the Chausey archipelago: an annotated checklist of historical data from 1828 to 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.147-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral Bio-engineers or Reef-building Polychaetes: How Stable are Aggregations of the Tube Worm Lanice conchilega (Pallas, 1766)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Callaway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desroy Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois Stanislas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (2), pp.237-250. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icb/icq060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation d'une espèce patrimoniale en déclin au sein d'un agrosystème. Le cas de la Guifette noire Chlidonias niger (Linnaeus, 1758) dans le Marais poitevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 216 (2010/3), pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; nature ordinaire &amp;quot; dans le monde occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (4), pp.295-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des formations superficielles intertidales de l'archipel de Chausey (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clams farmers and oystercatchers: Effects of the degradation of Lanice conchilega beds on the spatial distribution of shorebirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (4), pp.589-595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and monitoring intertidal benthic habitats: a review of techniques and a proposal for a new visual methodology for the European coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (3), pp.378-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the functional value of common marine species as a conservation stake. The case of the sandmason worm Lanice conchilega (Annelid polychaeta, Pallas 1766) beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (5), pp.347-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before and after wasting disease in common eelgrass Zostera marina along the French Atlantic coasts: a general overview and rst accurate mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke M. van Katwijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (3), pp.249-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Manila Clam cultivation affect habitats of the engineer species Lanice conchilega (Pallas, 1766)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (8), pp.1429-1438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the functional value of common marine species as a conservation stake. The case of the sandmason worm Lanice conchilega (Annelida Polychaeta, Pallas 1766) beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (5), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1579/07-A-317.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Départ précoce des familles de Tadornes de Belon Tadorna tadorna des Iles Chausey: nouvelles données explicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alauda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (2), pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before and after wasting disease in common eelgrass Zostera marina along the French Atlantic coasts: a general overview and first accurate mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke M. van Katwijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79, pp.249-255. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/dao01897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating relative population size included within protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.2587-2598. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-006-9020-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can common species benefit from protected areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 139, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2007.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse : vers l'adaptation en temps réel de l'éclairage public aux enjeux écologiques transitoires du Parc naturel régional de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPM·Net. Deux réseaux denses de suivi long terme de la pression lumineuse à La Réunion et en Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive acoustic monitoring of birds facing climate change in the Canadian Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bêty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabeau Pratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel OHMI Nunavik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trame noire, infrastructures sombres, réseaux écologiques sombres ? Dépasser la technoscience, repenser la gouvernance de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes à la lumière de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nantaise d’Aménagement et d’Urbanisme (ANAU), Apr 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau écologique sombre. Comprendre, habiter et gouverner la nuit autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservons la nuit pour le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional du Morvan, Nov 2025, Glux-en-Glenne (Bibracte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying dense Artificial Light At Night (ALAN) monitoring networks for territorial actions: the cases of Réunion Island and La Brière region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Artificial Light At Night ALAN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dark Sky Ireland; Friends of Mayo Dark Skies, Oct 2025, Westport, Ireland. https://artificiallightatnight.org/alan-conference-2025/venue-alan-2025/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier et phonographier : garder trace des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociétés Images &amp; Sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA; Université Toulouse - Jean Jaurès; UMR5193 LISST (équipe Dynamiques Rurales), Jan 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA 2024: 32. IAU General Assembly, Session of the Executive Committee Working Group Dark and Quiet Sky Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse (MITI·PLUM) : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité des partenaires Trame Noire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional de Brière, Oct 2024, Pontchâteau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est arrivé près de chez vous : la dynamique du sauvage sous pression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy « Le renouveau du sauvage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis de Pontigny-Cerisy, Jun 2024, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est arrivé près de chez vous : la dynamique du sauvage sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy « Le renouveau du sauvage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des Parcs naturels régionaux de France, Jun 2023, À distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birds and mammals of Nunavik in a context of press and pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’OHMI-Nunavik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Dec 2023, Québec (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les paysages nocturnes dans les Hauts de La Réunion. Une expérimentation fondée sur l’approche mésologique de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer l'océan Indien la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2023, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropization and bird song in the Loire Estuary, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du centenaire de l'Union Géographique Internationale (UGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PaPa – Paysage animal, paysage humain : originalités des communautés de mammifères et d’oiseaux au Nunavik dans un contexte de pression et pulsations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of dawn chorus in songbirds along an anthropization gradient: a species and community approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress for Conservation Biology (ICCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Conservation Biology, Jul 2023, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming implicit bias in ecology and conservation publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin J Pakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linnea Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the Association for Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Carathagène des Indes, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the timing of bird chorus along an anthropization gradient through a deep learning method and geomatic solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress for Conservation Biology 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie préliminaire des schorres de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Restauration et reconnexion des marais littoraux. Regards croisés sur une solution d'adaptation aux changements globaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive Human-Animal-Robot approach to distance sampling in bioacoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Du Gardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Vocal Interactivity in-and-between Humans, Animals and Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wintering shorebird communities facing climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avifauna and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'histoire naturelle / Ligue pour la Protection des Oiseaux, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wildlife comeback in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress for Conservation Biology (ICCB) / 4th European Congress for Conservation Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for conservation biology, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes and historical uses of one of the largest French salt-marshes since 1705</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'occupation et de l'usage du sol en Marais poitevin de 1705 à 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée de restitution de l'observatoire du patrimoine naturel du Marais poitevin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Luçon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la nature ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée par " Vendée Nature Environnement "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Roche-sur-Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature ordinaire mérite aussi d'être conservée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chadenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café Géographie, le Méliès, Nantes, 21 février 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of shorebirds on an intertidal mudflat colonized by microphytobenthos biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Decottignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vona Méléder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 53 Conference: Estuaries and Coastal Areas in Times of Intense Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Shangaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gorgebleue à miroir dans les marais salants - caractéristiques spatiales des territoires et des domaines vitaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Parc Naturel Régional de Brière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-series spatial variation in intertidal seagrass detected by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaëlle Bargain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th ECSA Conference: Today's Science for Tomorrow's Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENTHIC MACROFAUNA CONSUMPTION BY WATER BIRDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponsero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sturbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonin Alicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin : quelles connaissances pour une gestion intégrée du golfe normand-breton ? (Ed Agence Aires Marines Protégées - Ifermer),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'Atlas : les invertébrés benthiques du Golfe Normand-breton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin, quelles connaissances pour une gestion intégrée du golfe normand-breton ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas project : macrobenthic invertebrates in the normand-breton Gulf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Island Biodiversity Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Breladre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation de la macrofaune benthique par les oiseaux d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponsero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sturbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin, quelles connaissances pour une gestion intégrée du golfe normand-breton ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la nature ordinaire dans les stratégies de conservation en domaine marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin, quelles connaissances pour une gestion intégrée du golfe normand-breton ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemosynthetic Ecosystems: Understanding What's at Risk and Tools for Effective Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy L. van Dover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig R. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Protected Areas at the the High Seas - Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banquettes à Lanice conchilega du Golfe normand-breton. Colloque scientifique du Golfe Normand-Breton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin, quelles connaissances pour une gestion intégrée du golfe normand-breton ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tube building polychaetes: from ephemeral bio-engineer to reef builder.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Callaway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 SICB meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A naturalist method to map intertidal sandflat habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces littoraux marins européens : les &amp;quot;oubliés de la conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et Environnement marin : connaissance, gestion et protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recolonisation des herbiers à Zostera marina après la Wasting disease&amp;quot; des années 1930.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CARHAMB'AR Cartographie des habitats marins benthiques : de l'acquisition à la restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des habitats benthiques intertidaux de substrat meuble de l'archipel de Chausey (Manche).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CARHAMB'AR Cartographie des habitats marins benthiques : de l'acquisition à la restitution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des formations superficielles intertidales de l'archipel de Chausey (Manche).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CARHAMB'AR Cartographie des habitats marins benthiques : de l'acquisition à la restitution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation des littoraux marins en Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biodiversité et Environnement marin : connaissance, gestion et protection.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces littoraux marins européens : les oubliés de la conservation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Réveil du Dodo III, 3ème colloque francophone des sciences de la conservation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire cartographique des herbiers de phanérogames marines de la Côte d'Emeraude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CARHAMB'AR Cartographie des habitats marins benthiques : de l'acquisition à la restitution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative bio-morpho-sedimentology of reefs constructed by Sabellaria alveolata and Lanice conchilega (Annelida: Polychaeta) in the Bay of Mont-Saint-Michel (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Noernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IAS Meeting of Sedimentology, International Association of Sedimentologists.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Manila clam cultivation on waders and gulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96th ICES 2008 Annual Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A naturalist method for mapping highly fragmented marine benthic habitats,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96th ICES 2008 Annual Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative bio-morpho-sedimentology of reefs constructed by Sabellaria alveolata and Lanice conchilega (Annelida: Polychaeta) in the Bay of Mont-Saint-Michel (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IAS Meeting of Sedimentology, International Association of Sedimentologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What conservation stake for sandmason worm (Lanice conchilega) clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference, Eurocoast - Littoral 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poland. pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie morpho-sédimentaire des formations superficielles de l'archipel de Chausey (Golfe normand-breton).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Vot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès Français de Sédimentologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of SPOT 5 potentialities to map fragmented coastal benthic habitats : an application to the Chausey archipelago.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Symposium on Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature morpho-sédimentaire des biohermes à Lanice conchilega (Pallas) de la Baie du Mont Saint-Michel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Le Vot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès Français de Sédimentologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What conservation stake for the sandmason worm (Lanice conchilega) clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque Littoral 2006, 8th International Conference - Coastal Innovations and Initiatives 18-21 Septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gdansk, Poland. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What conservation stake for the sandmason worm (Lanice conchilega) clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littoral 2006, 8th International Conference - Coastal Innovations and Initiatives 18-21 Septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What conservation stake for the sandmason worm (Lanice conchilega) clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Manila Clam cultivation affect the Lanice conchilega (Pallas) bioherms of the Chausey archipelago ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Benthic Ecology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Québec City, Canada. pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Manila Clam cultivation affect the Lanice conchilega (Pallas) bioherms of the Chausey Archipelago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Benthic Ecology Meeting, 9-11 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'estran meuble de Chausey: une approche interdisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH Interreg IIIb NW Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Malo, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-sedimentary and benthic habitats mapping of Chausey archipelago from remote sensing, airborne and acoustic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH-Malo Interreg IIIb NW MESH Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BBS in protected areas : comparing predicted and measured values as a tool to assess general protection efficiency for common species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference of the European Bird Census Council Bird Numbers 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Kayseri, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MITI-PLUM (Mitigation de la pression lumineuse). Vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, En ligne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;LATITUDE&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Bêty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabeau Pratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’AAP « suivis à long terme » de la MITI du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un indice de synanthropie de l'herpétofaune à partir de données d'occurrences : un exemple à l'échelle de la région Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Belouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème colloque de la Société Herpétologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Erquy, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical characteristics of the avifauna of the Nunavik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-833e18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2023, Ecologie - Environnement, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 6/7 - Espèces d'intérêt particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 2/7 - Annélides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 4/7 - Arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton Volume 1/7 - Présentation et Volume 7/7 - Bibliographie, glossaire & index général des espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 3/7 - Mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 5/7 - Autres espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour Une Géographie de La Conservation : Biodiversités, Natures et Sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, Colloques et Rencontres, 978-2-343-06972-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoSAL-Atlantis : Biodiversity of salinas and Ecotourism / Biodiversidad de salinas y turismo de naturaleza / Biodiversité des salines et tourisme de nature / Biodiversidade de salinas e turismo de natureza.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménanteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-29552583-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des besoins de conservation d'un patrimoine naturel littoral marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edilivre. Edilivre, pp.478, 2008, Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est arrivé près de chez vous : la dynamique du sauvage sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire avec le sauvage, renouer avec les vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HDiffusion, pp.89-101, 2025, ENTRE SCIENCES ET LITTÉRATURE, 2363451651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier le restant de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence. La nostalgie de la nature à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.43-77, 2023, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats de référence temporels : trouver un point de bascule dans le passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence. La nostalgie de la nature à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-23, 2023, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de référence : un chemin étroit entre fausses pistes et vraies impasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence. La nostalgie de la nature à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.237-241, 2023, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réensauvagement par le retour des fantômes du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence. La nostalgie de la nature à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.81-104, 2023, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence. La nostalgie de la nature à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.1-5, 2023, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewilding by the return of ghosts of the past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE - Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-86, 2022, 1786308886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The baseline : a narrow path between false trails and true impasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-210, 2022, 1786308886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping what is left of nature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-48, 2022, 1786308886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Godet; Simon Dufour; Anne-Julia Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; John Wiley &amp; Sons, 2022, 978-1-786-30888-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal baselines : finding a tipping point in the past.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-decadal Responses of Coastal Ecosystems to Climate Change, Pollution and Non-indigenous Species in the Western and Mid-English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger J.H. Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Mieszkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Estuarine and Coastal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pelagic Publishing, pp.177-205, 2022, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53061/XPLN8836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts spatiaux du changement climatique sur les oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts spatiaux du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux terrestres des marais salants : la vie au sein de paysages contraignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sels et salines de l’Europe atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anciennes salines côtières, de la Manche au détroit de Gibraltar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Neves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loic Ménanteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sels et salines de l’Europe atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR - Presses universitaires de Rennes, pp.87, 2018, hal-01712616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la biodiversité dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une géographie de la conservation. Natures, biodiversités et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-128, 2015, 978-2-343-06972-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertébrés marins introduits dans le golfe normano-breton depuis 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas permanent de la mer et du littoral N°7 - Les risques littoraux et maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2015, 978-2-9552583-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gallinule poule-d'eau (monographie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux nicheurs de Bretagne 2004-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux et Niestlé, 2012, 2603017063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cochevis huppé (monographie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux nicheurs de Bretagne 2004-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux et Niestlé, 2012, 2603017063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier les besoins énergétiques des limicoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponsero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hacquebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forum des Marais Atlantiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'étude et de gestion des oiseaux et de leurs habitats en zone côtière.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estuarium, pp.311-320, 2012, Paroles des Marais Atlantiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Foulque macroule (monographie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux nicheurs de Bretagne 2004-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux et Niestlé, 2012, 2603017063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte les surfaces réellement exploitables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponsero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hacquebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forum des Marais Atlantiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'étude et de gestion des oiseaux et de leurs habitats en zone côtière.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estuarium, pp.321-330, 2012, Paroles des Marais Atlantiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et limicoles en hiver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Luczack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forum des Marais Atlantiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'étude et de gestion des oiseaux et de leurs habitats en zones côtières.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estuarium, pp.687-704, 2012, Paroles des Marais Atlantiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic imagery for benthic habitats mapping and monitoring, Chapter 5, in &amp;quot;Geomatic solutions for coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Panizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eds M. Maanan &amp; M. Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science, Engineering and Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, p 141-161, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedacinhos de ilhas : o arquipélago de Chausey no Golfo normando-bretão.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FECILCAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisagens francesas : terroirs, cidades e litorais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FECILCAM, pp.81-89, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOUSTIC IMAGERY FOR BENTHIC HABITATS MAPPING AND MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Panizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatic Solutions For Coastal Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.??-??, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forgotten nature of national parks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Parks: Conservation, Biodiversity and Tourism.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.1-23, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie cachée de la faune sauvage à Nantes et Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental management of deep-sea chemosynthetic ecosystems: justification of and considerations for a spatially based approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Ardron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bezaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape anthropization drives composition and diversity of butterfly communities at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bongibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal structure of avian dawn chorus along an urbanization gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal structure of avian dawn chorus along a landscape anthropization gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal social-ecological systems of Réunion Island: challenges of knowledge and perspectives for action. Pre-proposal for a project in response to the AAPG2024 of the ANR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MITI· PLUM : Mitigation de la pression lumineuse : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne de La Réunion, un dispositif partenarial de recherche-action territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Olivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression Lumineuse : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière. Défi Pollution et dépollution : solutions et trajectoires. Rapport scientifique et financier des projets lauréats en 2024 (année 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MITI (CNRS); Observatoire de l'environnement nocturne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme PEPPS - Pertinence Environnementale de la restauration des Petits marais et Prés Salés- rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salugueiro Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UBO - Université de Brest; UBS; Université de Rennes 1, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biohistoire de l'avifaune nicheuse du Marais Poitevin -Bilan des prospections réalisées pour la saison de reproduction 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parc Naturel Régional du Marais poitevin (PNR), 2 rue de l'Église, 79510 Coulon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des pressions anthropiques structurantes pour la biodiversité du Parc Naturel Régional de Brière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parc naturel régional de Brière; CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des besoins de conservation d'un patrimoine naturel littoral marin. L'exemple des estrans meubles de l'archipel de Chausey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Museum national d'histoire naturelle - MNHN PARIS, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00275244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropisation et avifaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Nantes Université, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04907680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Laurent Godet par Cathy Kerzerho (à propos d’un suivi de la faune sauvage de la métropole de Nantes par pièges photos). Ici Loire Océan – Nature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId434"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Godet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche (DR2) au CNRS, UMR 6554 LETG-Nantes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part-night lighting fails to restore natural song rhythms in urban European Robins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 396, pp.127837. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2026.127837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the benefits of part-night lighting on a tropical bat species endemic to Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fourasté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 317, pp.111797. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2026.111797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée des mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 347, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal shift in Eurasian Blackbird Turdus merula and European Robin Erithacus rubecula song under urban pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Benhamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (4), pp.346-358. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00063657.2025.2513543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162583v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing in seagrass ecology: coupled dynamics between migratory herbivorous birds and intertidal meadows observed by satellite during four decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Zoffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalloyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.420-433. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rse2.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de science : Watersipora subatra, voyageuse au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and Global South strikingly underrepresented among top-publishing ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin J. Pakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linnea Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/conl.12797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-bottom macrozoobenthos in semi-enclosed coastal systems of Morocco: A latitudinal and biogeographic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilam Boutoumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda El Kamcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bououarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Joulami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.101689. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal increase in the ecological status of a North-Atlantic intertidal seagrass meadow observed with multi-mission satellite time-series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Zoffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steef Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130, pp.108033. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Engoulevent d’Europe Caprimulgus europaeus (Linnaeus, 1758) en forêt de Longeville (Vendée) en 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.341-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les invertébrés marins introduits dans le golfe normano-breton depuis 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atlas Bleu, Revue cartographique des mers et des littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35109/atlasbleu-fr.10010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut de la Fauvette pitchou Sylvia undata en Marais poitevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alauda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating saltmarshes using tree rings on a halophilous plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11273-020-09751-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty years of biological conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Pakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Cumming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Johns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.A1-A4. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de l’habitat chez la Locustelle luscinioïde Locustella luscinioides en Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alauda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87 (3), pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypergeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are scientific editors reliable gatekeepers of the publication process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B. Primack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey J. Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Zipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.108232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide increase in Artificial Light At Night around protected areas and within biodiversity hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Juigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2018.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in home-range sizes of a bird species in its original, refuge and substitution habitats: challenges to conservation in anthropogenic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Harmange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.719-732. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-017-1460-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Conservation Does</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (10), pp.720-730. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2018.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal Patterns in European Seagrass Carbon Reserves: Influence of Seasonal Fluctuations versus Short-Term Stress and Disturbance Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeke Haanstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke M. van Katwijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnhild Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical anthropization of a wetland: steady encroachment by buildings and roads versus back and forth trends in demography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.41-49. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2018.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Naturalité » : concepts et méthodes appliqués à la conservation de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Carruthers-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.29140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notion à la une : biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuisible ou patrimonial : l'évolution des perceptions en milieu marin. Le cas des récifs d'hermelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des récifs d’hermelles. Nuisible ou patrimonial : l’évolution des perceptions en milieu marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiébaut Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux anthropophiles : définition, typologie et conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 716 (4), pp.492-517. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.716.0492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the synanthropy of species and communities to monitor the effects of urbanization on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaüzere Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp.139-154. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacements inattendus chez des mâles de Gorgebleue à miroir blanc Luscinia svecica namnetum en période de nidification [Unexpected movements of male Bluethroats Luscinia svecica namnetum during the breeding period]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Harmange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alauda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84 (3), pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old and unmowed saltmarsh patches provide attractive habitats for breeding passerines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Haie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.447-493. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11273-015-9473-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen limitation may be a common Allee effect in marine hydrophilous plants: implications for decline and recovery in seagrasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. van Tussenbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.595-609. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-016-3665-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme landscapes decrease taxonomic and functional bird diversity but promote the presence of rare species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Ornithologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3161/00016454AO2016.51.1.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatiale et usage des schorres de l’Anse de l’Aiguillon de 1705 à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, document 713, pp.713. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluethroats Luscinia svecica namnetum offset landscape constraints by expanding their home range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Eybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156 (3), pp.591-600. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-015-1172-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la démographie et du bâti dans l’ouest du Marais poitevin depuis 1705.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 234 (2015-1), pp.83-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociating several form of commonness in birds sheds new light on biotic homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaüzere Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.416-426. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic reefs affect multiple components of intertidal soft-bottom benthic assemblages: the Lanice conchilega case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Hondt An-Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verhelst Pieterjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 152, pp.44-55. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2014.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation of intertidal mudflats by the Dunlin Calidris alpina in relation to microphytobenthic biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.75-83. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-014-1133-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements d’occupation du sol en Marais poitevin au cours des trois derniers siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (2), pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiopistage sur la Gorgebleue à miroir Luscinia svecica namnetum : une technique robuste et fiable pour la pose d'émetteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Eybert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alauda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81 (2), pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three centuries of land cover changes in the largest French Atlantic wetland provide new insights for wetland conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.133-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding grounds for waders in the Bay of the Mont Saint-Michel (France): the Lanice conchilega reef serves as an oasis in the tidal flats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160, pp.751-761. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-2130-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KeR-EGI, a new index of gait quantification based on electromyography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Bervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bessette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Crétual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (4), pp.930-7. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelekin.2013.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting and the fate of French breeding waterbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59, pp.474-482. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00063657.2012.731378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la nature ordinaire : une aspiration commune, des motivations différentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (2), pp.81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of salina landscape structures on terrestrial bird distribution in the Guérande basin (Northwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chadenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59, pp.483-495. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00063657.2012.715279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designating networks of chemosynthetic ecosystem reserves in the deep sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy L. van Dover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig R. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Ardron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gjerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.378-381. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waders in winter: long-term changes of migratory bird assemblages facing climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2011.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stability and fragmentation of a worm-reef on benthic macrofauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92, pp.472-479. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientists as Stakeholders in Conservation of Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy van Dover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Zelnio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (2), pp.214-222. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1739.2010.01642.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine invertebrate fauna of the Chausey archipelago: an annotated checklist of historical data from 1828 to 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.147-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral Bio-engineers or Reef-building Polychaetes: How Stable are Aggregations of the Tube Worm Lanice conchilega (Pallas, 1766)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Callaway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desroy Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois Stanislas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (2), pp.237-250. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icb/icq060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation d'une espèce patrimoniale en déclin au sein d'un agrosystème. Le cas de la Guifette noire Chlidonias niger (Linnaeus, 1758) dans le Marais poitevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 216 (2010/3), pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; nature ordinaire &amp;quot; dans le monde occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (4), pp.295-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clams farmers and oystercatchers: Effects of the degradation of Lanice conchilega beds on the spatial distribution of shorebirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (4), pp.589-595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des formations superficielles intertidales de l'archipel de Chausey (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and monitoring intertidal benthic habitats: a review of techniques and a proposal for a new visual methodology for the European coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (3), pp.378-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the functional value of common marine species as a conservation stake. The case of the sandmason worm Lanice conchilega (Annelid polychaeta, Pallas 1766) beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (5), pp.347-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before and after wasting disease in common eelgrass Zostera marina along the French Atlantic coasts: a general overview and rst accurate mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke M. van Katwijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (3), pp.249-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Manila Clam cultivation affect habitats of the engineer species Lanice conchilega (Pallas, 1766)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (8), pp.1429-1438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the functional value of common marine species as a conservation stake. The case of the sandmason worm Lanice conchilega (Annelida Polychaeta, Pallas 1766) beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (5), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1579/07-A-317.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Départ précoce des familles de Tadornes de Belon Tadorna tadorna des Iles Chausey: nouvelles données explicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alauda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (2), pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before and after wasting disease in common eelgrass Zostera marina along the French Atlantic coasts: a general overview and first accurate mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke M. van Katwijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79, pp.249-255. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/dao01897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can common species benefit from protected areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 139, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2007.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating relative population size included within protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.2587-2598. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-006-9020-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying dense Artificial Light At Night (ALAN) monitoring networks for territorial actions: the cases of Réunion Island and La Brière region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Artificial Light At Night ALAN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dark Sky Ireland; Friends of Mayo Dark Skies, Oct 2025, Westport, Ireland. https://artificiallightatnight.org/alan-conference-2025/venue-alan-2025/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trame noire, infrastructures sombres, réseaux écologiques sombres ? Dépasser la technoscience, repenser la gouvernance de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes à la lumière de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nantaise d’Aménagement et d’Urbanisme (ANAU), Apr 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive acoustic monitoring of birds facing climate change in the Canadian Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bêty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabeau Pratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel OHMI Nunavik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPM·Net. Deux réseaux denses de suivi long terme de la pression lumineuse à La Réunion et en Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse : vers l'adaptation en temps réel de l'éclairage public aux enjeux écologiques transitoires du Parc naturel régional de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau écologique sombre. Comprendre, habiter et gouverner la nuit autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservons la nuit pour le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional du Morvan, Nov 2025, Glux-en-Glenne (Bibracte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA 2024: 32. IAU General Assembly, Session of the Executive Committee Working Group Dark and Quiet Sky Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier et phonographier : garder trace des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociétés Images &amp; Sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA; Université Toulouse - Jean Jaurès; UMR5193 LISST (équipe Dynamiques Rurales), Jan 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse (MITI·PLUM) : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité des partenaires Trame Noire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional de Brière, Oct 2024, Pontchâteau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est arrivé près de chez vous : la dynamique du sauvage sous pression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy « Le renouveau du sauvage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis de Pontigny-Cerisy, Jun 2024, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birds and mammals of Nunavik in a context of press and pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’OHMI-Nunavik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Dec 2023, Québec (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est arrivé près de chez vous : la dynamique du sauvage sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy « Le renouveau du sauvage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des Parcs naturels régionaux de France, Jun 2023, À distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PaPa – Paysage animal, paysage humain : originalités des communautés de mammifères et d’oiseaux au Nunavik dans un contexte de pression et pulsations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les paysages nocturnes dans les Hauts de La Réunion. Une expérimentation fondée sur l’approche mésologique de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer l'océan Indien la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2023, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropization and bird song in the Loire Estuary, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du centenaire de l'Union Géographique Internationale (UGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of dawn chorus in songbirds along an anthropization gradient: a species and community approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress for Conservation Biology (ICCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Conservation Biology, Jul 2023, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming implicit bias in ecology and conservation publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin J Pakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linnea Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the Association for Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Carathagène des Indes, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive Human-Animal-Robot approach to distance sampling in bioacoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Du Gardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Vocal Interactivity in-and-between Humans, Animals and Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie préliminaire des schorres de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Restauration et reconnexion des marais littoraux. Regards croisés sur une solution d'adaptation aux changements globaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the timing of bird chorus along an anthropization gradient through a deep learning method and geomatic solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress for Conservation Biology 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wildlife comeback in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress for Conservation Biology (ICCB) / 4th European Congress for Conservation Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for conservation biology, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wintering shorebird communities facing climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avifauna and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'histoire naturelle / Ligue pour la Protection des Oiseaux, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes and historical uses of one of the largest French salt-marshes since 1705</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'occupation et de l'usage du sol en Marais poitevin de 1705 à 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée de restitution de l'observatoire du patrimoine naturel du Marais poitevin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Luçon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gorgebleue à miroir dans les marais salants - caractéristiques spatiales des territoires et des domaines vitaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Parc Naturel Régional de Brière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature ordinaire mérite aussi d'être conservée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chadenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café Géographie, le Méliès, Nantes, 21 février 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la nature ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée par " Vendée Nature Environnement "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Roche-sur-Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of shorebirds on an intertidal mudflat colonized by microphytobenthos biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Decottignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vona Méléder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 53 Conference: Estuaries and Coastal Areas in Times of Intense Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Shangaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-series spatial variation in intertidal seagrass detected by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaëlle Bargain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th ECSA Conference: Today's Science for Tomorrow's Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banquettes à Lanice conchilega du Golfe normand-breton. Colloque scientifique du Golfe Normand-Breton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin, quelles connaissances pour une gestion intégrée du golfe normand-breton ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENTHIC MACROFAUNA CONSUMPTION BY WATER BIRDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponsero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sturbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonin Alicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin : quelles connaissances pour une gestion intégrée du golfe normand-breton ? (Ed Agence Aires Marines Protégées - Ifermer),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'Atlas : les invertébrés benthiques du Golfe Normand-breton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin, quelles connaissances pour une gestion intégrée du golfe normand-breton ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas project : macrobenthic invertebrates in the normand-breton Gulf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Island Biodiversity Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Breladre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation de la macrofaune benthique par les oiseaux d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponsero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sturbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin, quelles connaissances pour une gestion intégrée du golfe normand-breton ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemosynthetic Ecosystems: Understanding What's at Risk and Tools for Effective Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy L. van Dover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig R. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Protected Areas at the the High Seas - Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la nature ordinaire dans les stratégies de conservation en domaine marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin, quelles connaissances pour une gestion intégrée du golfe normand-breton ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tube building polychaetes: from ephemeral bio-engineer to reef builder.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Callaway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 SICB meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A naturalist method to map intertidal sandflat habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des habitats benthiques intertidaux de substrat meuble de l'archipel de Chausey (Manche).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CARHAMB'AR Cartographie des habitats marins benthiques : de l'acquisition à la restitution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recolonisation des herbiers à Zostera marina après la Wasting disease&amp;quot; des années 1930.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CARHAMB'AR Cartographie des habitats marins benthiques : de l'acquisition à la restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces littoraux marins européens : les &amp;quot;oubliés de la conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et Environnement marin : connaissance, gestion et protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation des littoraux marins en Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biodiversité et Environnement marin : connaissance, gestion et protection.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des formations superficielles intertidales de l'archipel de Chausey (Manche).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CARHAMB'AR Cartographie des habitats marins benthiques : de l'acquisition à la restitution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces littoraux marins européens : les oubliés de la conservation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Réveil du Dodo III, 3ème colloque francophone des sciences de la conservation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire cartographique des herbiers de phanérogames marines de la Côte d'Emeraude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CARHAMB'AR Cartographie des habitats marins benthiques : de l'acquisition à la restitution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A naturalist method for mapping highly fragmented marine benthic habitats,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96th ICES 2008 Annual Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative bio-morpho-sedimentology of reefs constructed by Sabellaria alveolata and Lanice conchilega (Annelida: Polychaeta) in the Bay of Mont-Saint-Michel (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IAS Meeting of Sedimentology, International Association of Sedimentologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative bio-morpho-sedimentology of reefs constructed by Sabellaria alveolata and Lanice conchilega (Annelida: Polychaeta) in the Bay of Mont-Saint-Michel (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Noernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IAS Meeting of Sedimentology, International Association of Sedimentologists.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Manila clam cultivation on waders and gulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96th ICES 2008 Annual Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What conservation stake for sandmason worm (Lanice conchilega) clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference, Eurocoast - Littoral 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poland. pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of SPOT 5 potentialities to map fragmented coastal benthic habitats : an application to the Chausey archipelago.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Symposium on Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie morpho-sédimentaire des formations superficielles de l'archipel de Chausey (Golfe normand-breton).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Vot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès Français de Sédimentologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature morpho-sédimentaire des biohermes à Lanice conchilega (Pallas) de la Baie du Mont Saint-Michel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Le Vot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès Français de Sédimentologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What conservation stake for the sandmason worm (Lanice conchilega) clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littoral 2006, 8th International Conference - Coastal Innovations and Initiatives 18-21 Septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What conservation stake for the sandmason worm (Lanice conchilega) clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What conservation stake for the sandmason worm (Lanice conchilega) clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque Littoral 2006, 8th International Conference - Coastal Innovations and Initiatives 18-21 Septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gdansk, Poland. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Manila Clam cultivation affect the Lanice conchilega (Pallas) bioherms of the Chausey archipelago ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Benthic Ecology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Québec City, Canada. pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Manila Clam cultivation affect the Lanice conchilega (Pallas) bioherms of the Chausey Archipelago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Benthic Ecology Meeting, 9-11 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'estran meuble de Chausey: une approche interdisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH Interreg IIIb NW Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Malo, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-sedimentary and benthic habitats mapping of Chausey archipelago from remote sensing, airborne and acoustic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH-Malo Interreg IIIb NW MESH Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BBS in protected areas : comparing predicted and measured values as a tool to assess general protection efficiency for common species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference of the European Bird Census Council Bird Numbers 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Kayseri, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;LATITUDE&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Bêty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabeau Pratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’AAP « suivis à long terme » de la MITI du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MITI-PLUM (Mitigation de la pression lumineuse). Vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, En ligne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un indice de synanthropie de l'herpétofaune à partir de données d'occurrences : un exemple à l'échelle de la région Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Belouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème colloque de la Société Herpétologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Erquy, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical characteristics of the avifauna of the Nunavik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-833e18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2023, Ecologie - Environnement, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 5/7 - Autres espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 4/7 - Arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 2/7 - Annélides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 6/7 - Espèces d'intérêt particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton Volume 1/7 - Présentation et Volume 7/7 - Bibliographie, glossaire & index général des espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 3/7 - Mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour Une Géographie de La Conservation : Biodiversités, Natures et Sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, Colloques et Rencontres, 978-2-343-06972-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoSAL-Atlantis : Biodiversity of salinas and Ecotourism / Biodiversidad de salinas y turismo de naturaleza / Biodiversité des salines et tourisme de nature / Biodiversidade de salinas e turismo de natureza.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménanteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-29552583-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des besoins de conservation d'un patrimoine naturel littoral marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edilivre. Edilivre, pp.478, 2008, Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est arrivé près de chez vous : la dynamique du sauvage sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire avec le sauvage, renouer avec les vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HDiffusion, pp.89-101, 2025, ENTRE SCIENCES ET LITTÉRATURE, 2363451651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence. La nostalgie de la nature à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.1-5, 2023, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de référence : un chemin étroit entre fausses pistes et vraies impasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence. La nostalgie de la nature à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.237-241, 2023, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier le restant de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence. La nostalgie de la nature à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.43-77, 2023, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats de référence temporels : trouver un point de bascule dans le passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence. La nostalgie de la nature à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-23, 2023, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réensauvagement par le retour des fantômes du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence. La nostalgie de la nature à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.81-104, 2023, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping what is left of nature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-48, 2022, 1786308886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Godet; Simon Dufour; Anne-Julia Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; John Wiley &amp; Sons, 2022, 978-1-786-30888-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewilding by the return of ghosts of the past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE - Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-86, 2022, 1786308886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The baseline : a narrow path between false trails and true impasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-210, 2022, 1786308886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal baselines : finding a tipping point in the past.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-decadal Responses of Coastal Ecosystems to Climate Change, Pollution and Non-indigenous Species in the Western and Mid-English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger J.H. Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Mieszkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Estuarine and Coastal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pelagic Publishing, pp.177-205, 2022, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53061/XPLN8836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts spatiaux du changement climatique sur les oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts spatiaux du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux terrestres des marais salants : la vie au sein de paysages contraignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sels et salines de l’Europe atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anciennes salines côtières, de la Manche au détroit de Gibraltar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Neves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loic Ménanteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sels et salines de l’Europe atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR - Presses universitaires de Rennes, pp.87, 2018, hal-01712616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la biodiversité dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une géographie de la conservation. Natures, biodiversités et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-128, 2015, 978-2-343-06972-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertébrés marins introduits dans le golfe normano-breton depuis 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas permanent de la mer et du littoral N°7 - Les risques littoraux et maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2015, 978-2-9552583-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte les surfaces réellement exploitables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponsero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hacquebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forum des Marais Atlantiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'étude et de gestion des oiseaux et de leurs habitats en zone côtière.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estuarium, pp.321-330, 2012, Paroles des Marais Atlantiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et limicoles en hiver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Luczack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forum des Marais Atlantiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'étude et de gestion des oiseaux et de leurs habitats en zones côtières.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estuarium, pp.687-704, 2012, Paroles des Marais Atlantiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gallinule poule-d'eau (monographie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux nicheurs de Bretagne 2004-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux et Niestlé, 2012, 2603017063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cochevis huppé (monographie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux nicheurs de Bretagne 2004-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux et Niestlé, 2012, 2603017063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier les besoins énergétiques des limicoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponsero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hacquebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forum des Marais Atlantiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'étude et de gestion des oiseaux et de leurs habitats en zone côtière.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estuarium, pp.311-320, 2012, Paroles des Marais Atlantiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Foulque macroule (monographie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux nicheurs de Bretagne 2004-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux et Niestlé, 2012, 2603017063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic imagery for benthic habitats mapping and monitoring, Chapter 5, in &amp;quot;Geomatic solutions for coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Panizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eds M. Maanan &amp; M. Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science, Engineering and Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, p 141-161, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic imagery for benthic habitats mapping and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Panizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Maanan; M. Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatic solutions for coastal environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.141-161, 2010, 9781616681401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedacinhos de ilhas : o arquipélago de Chausey no Golfo normando-bretão.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FECILCAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisagens francesas : terroirs, cidades e litorais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FECILCAM, pp.81-89, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOUSTIC IMAGERY FOR BENTHIC HABITATS MAPPING AND MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Panizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatic Solutions For Coastal Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.??-??, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forgotten nature of national parks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Parks: Conservation, Biodiversity and Tourism.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.1-23, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie cachée de la faune sauvage à Nantes et Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental management of deep-sea chemosynthetic ecosystems: justification of and considerations for a spatially based approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Ardron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bezaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape anthropization drives composition and diversity of butterfly communities at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bongibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal structure of avian dawn chorus along a landscape anthropization gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal structure of avian dawn chorus along an urbanization gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal social-ecological systems of Réunion Island: challenges of knowledge and perspectives for action. Pre-proposal for a project in response to the AAPG2024 of the ANR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MITI· PLUM : Mitigation de la pression lumineuse : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne de La Réunion, un dispositif partenarial de recherche-action territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Olivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression Lumineuse : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière. Défi Pollution et dépollution : solutions et trajectoires. Rapport scientifique et financier des projets lauréats en 2024 (année 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MITI (CNRS); Observatoire de l'environnement nocturne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme PEPPS - Pertinence Environnementale de la restauration des Petits marais et Prés Salés- rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salugueiro Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UBO - Université de Brest; UBS; Université de Rennes 1, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des pressions anthropiques structurantes pour la biodiversité du Parc Naturel Régional de Brière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parc naturel régional de Brière; CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biohistoire de l'avifaune nicheuse du Marais Poitevin -Bilan des prospections réalisées pour la saison de reproduction 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parc Naturel Régional du Marais poitevin (PNR), 2 rue de l'Église, 79510 Coulon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des besoins de conservation d'un patrimoine naturel littoral marin. L'exemple des estrans meubles de l'archipel de Chausey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Museum national d'histoire naturelle - MNHN PARIS, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00275244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropisation et avifaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Nantes Université, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04907680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Laurent Godet par Cathy Kerzerho (à propos d’un suivi de la faune sauvage de la métropole de Nantes par pièges photos). Ici Loire Océan – Nature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId434"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127837" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourast&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2026.111797" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162583v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Prampart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhamadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2025.2513543" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413561v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foglar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Zoffoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gernez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oiry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalloyau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.319" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilam Boutoumit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El Kamcha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bououarour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Joulami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boutahar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101689" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea Maas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin J. Pakeman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Smith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12797" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330095v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steef Peters" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336299v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reti&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cabioch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35109/atlasbleu-fr.10010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330102v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-020-09751-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Pakeman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corlett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Cumming" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johns" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.12.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SXLGSR9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282991v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Primack" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey J. Regan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Zipf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.108232" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BF52XRX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086054v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guett&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.04.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W714JS9R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.07.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL86W8CV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Harmange" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joyeux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1460-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soissons" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeke Haanstra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke M. van Katwijk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00088" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2018.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25SFH5SC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803204v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carruthers-Jones" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29140" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut Eric" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349562v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.716.0492" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#252;zere Pierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.04.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZDJGQ69-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343987v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-015-9473-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. van Tussenbroek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Bouma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asmus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Auby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3665-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dietrich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Robin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic M&#233;nanteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/00016454AO2016.51.1.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12266" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SFMWJQ3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165789v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gr&#233;goire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-015-1172-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169629v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cr&#233;ach" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087288v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Smet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Hondt An-Sophie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verhelst Pieterjan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.11.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101766v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Drouet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Turpin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-014-1133-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120170v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Verger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26774" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119505v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824218v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840237v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jaffr&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-2130-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920716v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Bervet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bessette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.02.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S27VPGHS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752554v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dominik" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2012.715279" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667443v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L. van Dover" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Smith" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ardron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dunn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gjerde" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2011.07.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM6H9FXH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752553v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2012.731378" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840238v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617501v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.02.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617503v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0152" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617499v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy van Dover" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zelnio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2010.01642.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BGMCVFJZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617490v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Grant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617494v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Callaway" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desroy Nicolas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Stanislas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icq060" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617498v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617496v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438706v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caline" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397870v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toupoint" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397874v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104765v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1579/07-A-317.1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397881v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Trigui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Debout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279402v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao01897" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465453v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-006-9020-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0LH7ZBS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465461v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jiguet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2007.05.021" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLBNRG28-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04883849v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constans" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J&#233;choux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505874v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469095v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l B&#234;ty" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecomte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabeau Pratte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505799v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506846v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343777v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745666v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665859v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125970v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665843v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136348v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642318v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136245v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168561v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin J Pakeman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devictor" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168598v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168614v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168608v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Arnaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Du Gardin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214511v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214520v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995804v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995807v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995812v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995813v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995805v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Decottignies" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Benyoucef" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995811v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840241v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Bargain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670258v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponsero" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonin Alicia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667679v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gentil" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667689v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667673v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667685v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667642v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667683v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667648v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Frost" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465490v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465495v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667745v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667751v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667756v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667696v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667699v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667704v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667653v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caline" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Noernberg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397927v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397923v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397932v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397905v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667767v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Vot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667658v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grison" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cotonnec" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667763v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Vot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104769v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toupoint" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105891v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102005v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101809v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105207v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101826v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667778v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cotonnec" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667661v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04896155v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882556v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel B&#234;ty" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264790v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Morel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pasco" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171154v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sarrazin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-833e18" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994059v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798406v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490480v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490360v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490428v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472438v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490404v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490465v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703737v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187923v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667634v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101227v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994078v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994086v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994071v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994073v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994088v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798437v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798429v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798461v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798639v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798482v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590788v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger J.H. Herbert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corbeau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nova Mieszkowska" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53061/XPLN8836" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066264v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712626v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712616v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Buron" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Neves" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207775v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160965v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907948v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907945v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667608v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hacquebart" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907950v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667613v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667620v2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luczack" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109014v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Panizza" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667624v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465484v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667631v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125987v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667838v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beaudoin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bezaury" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978010v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bongibault" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261154v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756646v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376918v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815890v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olivette" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857034v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929368v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salugueiro Simon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126008v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126026v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00275244v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04907680v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116953v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127837" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourast&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2026.111797" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foglar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loose" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162583v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Prampart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhamadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2025.2513543" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Zoffoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gernez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oiry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalloyau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.319" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea Maas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin J. Pakeman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12797" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilam Boutoumit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El Kamcha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bououarour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Joulami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boutahar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101689" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330095v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steef Peters" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330102v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reti&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cabioch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35109/atlasbleu-fr.10010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-020-09751-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Pakeman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corlett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Cumming" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johns" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.12.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SXLGSR9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086054v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guett&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282991v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Primack" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey J. Regan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Zipf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.108232" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BF52XRX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.04.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W714JS9R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Harmange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joyeux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1460-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.07.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL86W8CV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soissons" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeke Haanstra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke M. van Katwijk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00088" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2018.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25SFH5SC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803204v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carruthers-Jones" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29140" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527158v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349562v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639480v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut Eric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579344v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.716.0492" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522427v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#252;zere Pierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.04.018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZDJGQ69-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355742v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dietrich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-015-9473-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415416v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. van Tussenbroek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Bouma" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asmus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Auby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3665-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Robin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic M&#233;nanteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/00016454AO2016.51.1.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120170v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Verger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26774" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gr&#233;goire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-015-1172-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169629v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cr&#233;ach" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12266" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SFMWJQ3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Smet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Hondt An-Sophie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verhelst Pieterjan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.11.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101766v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Drouet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Turpin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-014-1133-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119505v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824218v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840237v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jaffr&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-2130-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920716v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Bervet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bessette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.02.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S27VPGHS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752553v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2012.731378" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752554v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dominik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2012.715279" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L. van Dover" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ardron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dunn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gjerde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2011.07.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0152" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617501v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.02.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617499v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy van Dover" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zelnio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2010.01642.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BGMCVFJZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617490v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Grant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617494v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Callaway" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desroy Nicolas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Stanislas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icq060" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617498v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617496v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397870v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toupoint" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438706v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caline" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438703v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397872v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397876v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397874v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104765v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1579/07-A-317.1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397881v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Trigui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Debout" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279402v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao01897" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465461v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jiguet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2007.05.021" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLBNRG28-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465453v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-006-9020-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0LH7ZBS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343777v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505799v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469095v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l B&#234;ty" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecomte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabeau Pratte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505874v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04883849v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constans" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J&#233;choux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506846v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745666v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665859v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665843v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125970v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642318v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136348v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136245v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168561v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin J Pakeman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devictor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168608v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Arnaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Du Gardin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168614v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168598v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214520v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214511v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995804v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995807v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995811v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995813v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995812v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995805v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Decottignies" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Benyoucef" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840241v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Bargain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667683v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670258v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponsero" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonin Alicia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667679v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gentil" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667689v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667673v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667642v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667685v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667648v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Frost" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465490v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667751v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667745v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465495v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667696v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667756v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667699v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667704v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397923v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397932v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caline" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667653v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Noernberg" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397927v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397905v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667658v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grison" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cotonnec" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667767v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Vot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667763v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Vot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105891v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toupoint" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102005v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104769v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101809v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105207v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101826v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667778v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cotonnec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667661v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882556v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel B&#234;ty" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04896155v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264790v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Morel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pasco" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171154v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sarrazin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-833e18" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994059v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798406v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490465v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490428v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490360v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490480v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472438v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490404v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703737v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187923v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667634v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101227v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994088v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994071v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994078v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994086v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994073v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798461v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798639v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798437v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798429v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798482v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590788v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger J.H. Herbert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corbeau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nova Mieszkowska" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53061/XPLN8836" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066264v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712626v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712616v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Buron" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Neves" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207775v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160965v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667613v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hacquebart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667620v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luczack" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907948v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907945v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667608v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907950v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109014v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Panizza" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535953v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667624v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465484v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667631v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125987v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667838v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beaudoin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bezaury" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978010v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bongibault" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756646v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261154v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376918v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815890v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olivette" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857034v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929368v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salugueiro Simon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126026v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126008v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00275244v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04907680v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116953v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>