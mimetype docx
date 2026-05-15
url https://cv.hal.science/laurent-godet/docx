--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Godet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche (DR2) au CNRS, UMR 6554 LETG-Nantes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part-night lighting fails to restore natural song rhythms in urban European Robins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 396, pp.127837. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2026.127837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the benefits of part-night lighting on a tropical bat species endemic to Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fourasté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 317, pp.111797. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2026.111797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée des mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 347, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal shift in Eurasian Blackbird Turdus merula and European Robin Erithacus rubecula song under urban pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Benhamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (4), pp.346-358. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00063657.2025.2513543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162583v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing in seagrass ecology: coupled dynamics between migratory herbivorous birds and intertidal meadows observed by satellite during four decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Zoffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalloyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.420-433. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rse2.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de science : Watersipora subatra, voyageuse au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and Global South strikingly underrepresented among top-publishing ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin J. Pakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linnea Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/conl.12797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-bottom macrozoobenthos in semi-enclosed coastal systems of Morocco: A latitudinal and biogeographic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilam Boutoumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda El Kamcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bououarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Joulami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.101689. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal increase in the ecological status of a North-Atlantic intertidal seagrass meadow observed with multi-mission satellite time-series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Zoffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steef Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130, pp.108033. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Engoulevent d’Europe Caprimulgus europaeus (Linnaeus, 1758) en forêt de Longeville (Vendée) en 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.341-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les invertébrés marins introduits dans le golfe normano-breton depuis 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atlas Bleu, Revue cartographique des mers et des littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35109/atlasbleu-fr.10010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut de la Fauvette pitchou Sylvia undata en Marais poitevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alauda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating saltmarshes using tree rings on a halophilous plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11273-020-09751-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty years of biological conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Pakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Cumming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Johns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.A1-A4. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de l’habitat chez la Locustelle luscinioïde Locustella luscinioides en Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alauda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87 (3), pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypergeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are scientific editors reliable gatekeepers of the publication process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B. Primack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey J. Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Zipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.108232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide increase in Artificial Light At Night around protected areas and within biodiversity hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Juigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2018.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in home-range sizes of a bird species in its original, refuge and substitution habitats: challenges to conservation in anthropogenic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Harmange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.719-732. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-017-1460-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Conservation Does</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (10), pp.720-730. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2018.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal Patterns in European Seagrass Carbon Reserves: Influence of Seasonal Fluctuations versus Short-Term Stress and Disturbance Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeke Haanstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke M. van Katwijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnhild Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical anthropization of a wetland: steady encroachment by buildings and roads versus back and forth trends in demography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.41-49. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2018.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Naturalité » : concepts et méthodes appliqués à la conservation de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Carruthers-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.29140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notion à la une : biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuisible ou patrimonial : l'évolution des perceptions en milieu marin. Le cas des récifs d'hermelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des récifs d’hermelles. Nuisible ou patrimonial : l’évolution des perceptions en milieu marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiébaut Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux anthropophiles : définition, typologie et conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 716 (4), pp.492-517. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.716.0492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the synanthropy of species and communities to monitor the effects of urbanization on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaüzere Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp.139-154. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacements inattendus chez des mâles de Gorgebleue à miroir blanc Luscinia svecica namnetum en période de nidification [Unexpected movements of male Bluethroats Luscinia svecica namnetum during the breeding period]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Harmange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alauda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84 (3), pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old and unmowed saltmarsh patches provide attractive habitats for breeding passerines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Haie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.447-493. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11273-015-9473-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen limitation may be a common Allee effect in marine hydrophilous plants: implications for decline and recovery in seagrasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. van Tussenbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.595-609. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-016-3665-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme landscapes decrease taxonomic and functional bird diversity but promote the presence of rare species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Ornithologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3161/00016454AO2016.51.1.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatiale et usage des schorres de l’Anse de l’Aiguillon de 1705 à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, document 713, pp.713. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluethroats Luscinia svecica namnetum offset landscape constraints by expanding their home range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Eybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156 (3), pp.591-600. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-015-1172-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la démographie et du bâti dans l’ouest du Marais poitevin depuis 1705.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 234 (2015-1), pp.83-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociating several form of commonness in birds sheds new light on biotic homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaüzere Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.416-426. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic reefs affect multiple components of intertidal soft-bottom benthic assemblages: the Lanice conchilega case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Hondt An-Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verhelst Pieterjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 152, pp.44-55. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2014.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation of intertidal mudflats by the Dunlin Calidris alpina in relation to microphytobenthic biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.75-83. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-014-1133-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements d’occupation du sol en Marais poitevin au cours des trois derniers siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (2), pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiopistage sur la Gorgebleue à miroir Luscinia svecica namnetum : une technique robuste et fiable pour la pose d'émetteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Eybert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alauda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81 (2), pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three centuries of land cover changes in the largest French Atlantic wetland provide new insights for wetland conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.133-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding grounds for waders in the Bay of the Mont Saint-Michel (France): the Lanice conchilega reef serves as an oasis in the tidal flats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160, pp.751-761. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-2130-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KeR-EGI, a new index of gait quantification based on electromyography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Bervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bessette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Crétual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (4), pp.930-7. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelekin.2013.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting and the fate of French breeding waterbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59, pp.474-482. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00063657.2012.731378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la nature ordinaire : une aspiration commune, des motivations différentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (2), pp.81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of salina landscape structures on terrestrial bird distribution in the Guérande basin (Northwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chadenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59, pp.483-495. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00063657.2012.715279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designating networks of chemosynthetic ecosystem reserves in the deep sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy L. van Dover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig R. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Ardron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gjerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.378-381. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waders in winter: long-term changes of migratory bird assemblages facing climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2011.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stability and fragmentation of a worm-reef on benthic macrofauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92, pp.472-479. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientists as Stakeholders in Conservation of Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy van Dover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Zelnio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (2), pp.214-222. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1739.2010.01642.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine invertebrate fauna of the Chausey archipelago: an annotated checklist of historical data from 1828 to 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.147-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral Bio-engineers or Reef-building Polychaetes: How Stable are Aggregations of the Tube Worm Lanice conchilega (Pallas, 1766)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Callaway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desroy Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois Stanislas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (2), pp.237-250. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icb/icq060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation d'une espèce patrimoniale en déclin au sein d'un agrosystème. Le cas de la Guifette noire Chlidonias niger (Linnaeus, 1758) dans le Marais poitevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 216 (2010/3), pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; nature ordinaire &amp;quot; dans le monde occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (4), pp.295-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clams farmers and oystercatchers: Effects of the degradation of Lanice conchilega beds on the spatial distribution of shorebirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (4), pp.589-595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des formations superficielles intertidales de l'archipel de Chausey (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and monitoring intertidal benthic habitats: a review of techniques and a proposal for a new visual methodology for the European coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (3), pp.378-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the functional value of common marine species as a conservation stake. The case of the sandmason worm Lanice conchilega (Annelid polychaeta, Pallas 1766) beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (5), pp.347-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before and after wasting disease in common eelgrass Zostera marina along the French Atlantic coasts: a general overview and rst accurate mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke M. van Katwijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (3), pp.249-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Manila Clam cultivation affect habitats of the engineer species Lanice conchilega (Pallas, 1766)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (8), pp.1429-1438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the functional value of common marine species as a conservation stake. The case of the sandmason worm Lanice conchilega (Annelida Polychaeta, Pallas 1766) beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (5), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1579/07-A-317.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Départ précoce des familles de Tadornes de Belon Tadorna tadorna des Iles Chausey: nouvelles données explicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alauda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (2), pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before and after wasting disease in common eelgrass Zostera marina along the French Atlantic coasts: a general overview and first accurate mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke M. van Katwijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79, pp.249-255. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/dao01897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can common species benefit from protected areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 139, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2007.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating relative population size included within protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.2587-2598. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-006-9020-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying dense Artificial Light At Night (ALAN) monitoring networks for territorial actions: the cases of Réunion Island and La Brière region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Artificial Light At Night ALAN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dark Sky Ireland; Friends of Mayo Dark Skies, Oct 2025, Westport, Ireland. https://artificiallightatnight.org/alan-conference-2025/venue-alan-2025/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trame noire, infrastructures sombres, réseaux écologiques sombres ? Dépasser la technoscience, repenser la gouvernance de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes à la lumière de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nantaise d’Aménagement et d’Urbanisme (ANAU), Apr 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive acoustic monitoring of birds facing climate change in the Canadian Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bêty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabeau Pratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel OHMI Nunavik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPM·Net. Deux réseaux denses de suivi long terme de la pression lumineuse à La Réunion et en Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse : vers l'adaptation en temps réel de l'éclairage public aux enjeux écologiques transitoires du Parc naturel régional de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau écologique sombre. Comprendre, habiter et gouverner la nuit autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservons la nuit pour le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional du Morvan, Nov 2025, Glux-en-Glenne (Bibracte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA 2024: 32. IAU General Assembly, Session of the Executive Committee Working Group Dark and Quiet Sky Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier et phonographier : garder trace des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociétés Images &amp; Sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA; Université Toulouse - Jean Jaurès; UMR5193 LISST (équipe Dynamiques Rurales), Jan 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse (MITI·PLUM) : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité des partenaires Trame Noire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional de Brière, Oct 2024, Pontchâteau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est arrivé près de chez vous : la dynamique du sauvage sous pression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy « Le renouveau du sauvage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis de Pontigny-Cerisy, Jun 2024, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birds and mammals of Nunavik in a context of press and pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’OHMI-Nunavik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Dec 2023, Québec (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est arrivé près de chez vous : la dynamique du sauvage sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy « Le renouveau du sauvage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des Parcs naturels régionaux de France, Jun 2023, À distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PaPa – Paysage animal, paysage humain : originalités des communautés de mammifères et d’oiseaux au Nunavik dans un contexte de pression et pulsations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les paysages nocturnes dans les Hauts de La Réunion. Une expérimentation fondée sur l’approche mésologique de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer l'océan Indien la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2023, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropization and bird song in the Loire Estuary, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du centenaire de l'Union Géographique Internationale (UGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of dawn chorus in songbirds along an anthropization gradient: a species and community approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress for Conservation Biology (ICCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Conservation Biology, Jul 2023, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming implicit bias in ecology and conservation publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin J Pakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linnea Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the Association for Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Carathagène des Indes, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive Human-Animal-Robot approach to distance sampling in bioacoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Du Gardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Vocal Interactivity in-and-between Humans, Animals and Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie préliminaire des schorres de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Restauration et reconnexion des marais littoraux. Regards croisés sur une solution d'adaptation aux changements globaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the timing of bird chorus along an anthropization gradient through a deep learning method and geomatic solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress for Conservation Biology 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wildlife comeback in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress for Conservation Biology (ICCB) / 4th European Congress for Conservation Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for conservation biology, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wintering shorebird communities facing climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avifauna and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'histoire naturelle / Ligue pour la Protection des Oiseaux, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes and historical uses of one of the largest French salt-marshes since 1705</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'occupation et de l'usage du sol en Marais poitevin de 1705 à 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée de restitution de l'observatoire du patrimoine naturel du Marais poitevin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Luçon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gorgebleue à miroir dans les marais salants - caractéristiques spatiales des territoires et des domaines vitaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Parc Naturel Régional de Brière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature ordinaire mérite aussi d'être conservée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chadenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café Géographie, le Méliès, Nantes, 21 février 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la nature ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée par " Vendée Nature Environnement "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Roche-sur-Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of shorebirds on an intertidal mudflat colonized by microphytobenthos biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Decottignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vona Méléder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 53 Conference: Estuaries and Coastal Areas in Times of Intense Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Shangaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-series spatial variation in intertidal seagrass detected by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaëlle Bargain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th ECSA Conference: Today's Science for Tomorrow's Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banquettes à Lanice conchilega du Golfe normand-breton. Colloque scientifique du Golfe Normand-Breton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin, quelles connaissances pour une gestion intégrée du golfe normand-breton ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENTHIC MACROFAUNA CONSUMPTION BY WATER BIRDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponsero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sturbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonin Alicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin : quelles connaissances pour une gestion intégrée du golfe normand-breton ? (Ed Agence Aires Marines Protégées - Ifermer),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'Atlas : les invertébrés benthiques du Golfe Normand-breton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin, quelles connaissances pour une gestion intégrée du golfe normand-breton ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas project : macrobenthic invertebrates in the normand-breton Gulf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Island Biodiversity Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Breladre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation de la macrofaune benthique par les oiseaux d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponsero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sturbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin, quelles connaissances pour une gestion intégrée du golfe normand-breton ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemosynthetic Ecosystems: Understanding What's at Risk and Tools for Effective Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy L. van Dover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig R. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Protected Areas at the the High Seas - Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la nature ordinaire dans les stratégies de conservation en domaine marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin, quelles connaissances pour une gestion intégrée du golfe normand-breton ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tube building polychaetes: from ephemeral bio-engineer to reef builder.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Callaway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 SICB meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A naturalist method to map intertidal sandflat habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des habitats benthiques intertidaux de substrat meuble de l'archipel de Chausey (Manche).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CARHAMB'AR Cartographie des habitats marins benthiques : de l'acquisition à la restitution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recolonisation des herbiers à Zostera marina après la Wasting disease&amp;quot; des années 1930.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CARHAMB'AR Cartographie des habitats marins benthiques : de l'acquisition à la restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces littoraux marins européens : les &amp;quot;oubliés de la conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et Environnement marin : connaissance, gestion et protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation des littoraux marins en Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biodiversité et Environnement marin : connaissance, gestion et protection.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des formations superficielles intertidales de l'archipel de Chausey (Manche).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CARHAMB'AR Cartographie des habitats marins benthiques : de l'acquisition à la restitution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces littoraux marins européens : les oubliés de la conservation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Réveil du Dodo III, 3ème colloque francophone des sciences de la conservation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire cartographique des herbiers de phanérogames marines de la Côte d'Emeraude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CARHAMB'AR Cartographie des habitats marins benthiques : de l'acquisition à la restitution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A naturalist method for mapping highly fragmented marine benthic habitats,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96th ICES 2008 Annual Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative bio-morpho-sedimentology of reefs constructed by Sabellaria alveolata and Lanice conchilega (Annelida: Polychaeta) in the Bay of Mont-Saint-Michel (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IAS Meeting of Sedimentology, International Association of Sedimentologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative bio-morpho-sedimentology of reefs constructed by Sabellaria alveolata and Lanice conchilega (Annelida: Polychaeta) in the Bay of Mont-Saint-Michel (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Noernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IAS Meeting of Sedimentology, International Association of Sedimentologists.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Manila clam cultivation on waders and gulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96th ICES 2008 Annual Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What conservation stake for sandmason worm (Lanice conchilega) clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference, Eurocoast - Littoral 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poland. pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of SPOT 5 potentialities to map fragmented coastal benthic habitats : an application to the Chausey archipelago.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Symposium on Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie morpho-sédimentaire des formations superficielles de l'archipel de Chausey (Golfe normand-breton).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Vot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès Français de Sédimentologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature morpho-sédimentaire des biohermes à Lanice conchilega (Pallas) de la Baie du Mont Saint-Michel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Le Vot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès Français de Sédimentologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What conservation stake for the sandmason worm (Lanice conchilega) clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littoral 2006, 8th International Conference - Coastal Innovations and Initiatives 18-21 Septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What conservation stake for the sandmason worm (Lanice conchilega) clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What conservation stake for the sandmason worm (Lanice conchilega) clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque Littoral 2006, 8th International Conference - Coastal Innovations and Initiatives 18-21 Septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gdansk, Poland. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Manila Clam cultivation affect the Lanice conchilega (Pallas) bioherms of the Chausey archipelago ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Benthic Ecology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Québec City, Canada. pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Manila Clam cultivation affect the Lanice conchilega (Pallas) bioherms of the Chausey Archipelago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Benthic Ecology Meeting, 9-11 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'estran meuble de Chausey: une approche interdisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH Interreg IIIb NW Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Malo, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-sedimentary and benthic habitats mapping of Chausey archipelago from remote sensing, airborne and acoustic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH-Malo Interreg IIIb NW MESH Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BBS in protected areas : comparing predicted and measured values as a tool to assess general protection efficiency for common species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference of the European Bird Census Council Bird Numbers 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Kayseri, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;LATITUDE&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Bêty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabeau Pratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’AAP « suivis à long terme » de la MITI du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MITI-PLUM (Mitigation de la pression lumineuse). Vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, En ligne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un indice de synanthropie de l'herpétofaune à partir de données d'occurrences : un exemple à l'échelle de la région Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Belouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème colloque de la Société Herpétologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Erquy, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical characteristics of the avifauna of the Nunavik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-833e18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2023, Ecologie - Environnement, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 5/7 - Autres espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 4/7 - Arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 2/7 - Annélides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 6/7 - Espèces d'intérêt particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton Volume 1/7 - Présentation et Volume 7/7 - Bibliographie, glossaire & index général des espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 3/7 - Mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour Une Géographie de La Conservation : Biodiversités, Natures et Sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, Colloques et Rencontres, 978-2-343-06972-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoSAL-Atlantis : Biodiversity of salinas and Ecotourism / Biodiversidad de salinas y turismo de naturaleza / Biodiversité des salines et tourisme de nature / Biodiversidade de salinas e turismo de natureza.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménanteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-29552583-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des besoins de conservation d'un patrimoine naturel littoral marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edilivre. Edilivre, pp.478, 2008, Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est arrivé près de chez vous : la dynamique du sauvage sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire avec le sauvage, renouer avec les vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HDiffusion, pp.89-101, 2025, ENTRE SCIENCES ET LITTÉRATURE, 2363451651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence. La nostalgie de la nature à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.1-5, 2023, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de référence : un chemin étroit entre fausses pistes et vraies impasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence. La nostalgie de la nature à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.237-241, 2023, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier le restant de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence. La nostalgie de la nature à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.43-77, 2023, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats de référence temporels : trouver un point de bascule dans le passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence. La nostalgie de la nature à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-23, 2023, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réensauvagement par le retour des fantômes du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence. La nostalgie de la nature à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.81-104, 2023, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping what is left of nature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-48, 2022, 1786308886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Godet; Simon Dufour; Anne-Julia Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; John Wiley &amp; Sons, 2022, 978-1-786-30888-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewilding by the return of ghosts of the past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE - Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-86, 2022, 1786308886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The baseline : a narrow path between false trails and true impasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-210, 2022, 1786308886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal baselines : finding a tipping point in the past.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-decadal Responses of Coastal Ecosystems to Climate Change, Pollution and Non-indigenous Species in the Western and Mid-English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger J.H. Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Mieszkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Estuarine and Coastal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pelagic Publishing, pp.177-205, 2022, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53061/XPLN8836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts spatiaux du changement climatique sur les oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts spatiaux du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux terrestres des marais salants : la vie au sein de paysages contraignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sels et salines de l’Europe atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anciennes salines côtières, de la Manche au détroit de Gibraltar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Neves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loic Ménanteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sels et salines de l’Europe atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR - Presses universitaires de Rennes, pp.87, 2018, hal-01712616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la biodiversité dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une géographie de la conservation. Natures, biodiversités et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-128, 2015, 978-2-343-06972-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertébrés marins introduits dans le golfe normano-breton depuis 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas permanent de la mer et du littoral N°7 - Les risques littoraux et maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2015, 978-2-9552583-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte les surfaces réellement exploitables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponsero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hacquebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forum des Marais Atlantiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'étude et de gestion des oiseaux et de leurs habitats en zone côtière.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estuarium, pp.321-330, 2012, Paroles des Marais Atlantiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et limicoles en hiver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Luczack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forum des Marais Atlantiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'étude et de gestion des oiseaux et de leurs habitats en zones côtières.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estuarium, pp.687-704, 2012, Paroles des Marais Atlantiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gallinule poule-d'eau (monographie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux nicheurs de Bretagne 2004-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux et Niestlé, 2012, 2603017063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cochevis huppé (monographie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux nicheurs de Bretagne 2004-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux et Niestlé, 2012, 2603017063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier les besoins énergétiques des limicoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponsero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hacquebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forum des Marais Atlantiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'étude et de gestion des oiseaux et de leurs habitats en zone côtière.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estuarium, pp.311-320, 2012, Paroles des Marais Atlantiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Foulque macroule (monographie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux nicheurs de Bretagne 2004-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux et Niestlé, 2012, 2603017063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic imagery for benthic habitats mapping and monitoring, Chapter 5, in &amp;quot;Geomatic solutions for coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Panizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eds M. Maanan &amp; M. Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science, Engineering and Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, p 141-161, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic imagery for benthic habitats mapping and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Panizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Maanan; M. Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatic solutions for coastal environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.141-161, 2010, 9781616681401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedacinhos de ilhas : o arquipélago de Chausey no Golfo normando-bretão.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FECILCAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisagens francesas : terroirs, cidades e litorais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FECILCAM, pp.81-89, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOUSTIC IMAGERY FOR BENTHIC HABITATS MAPPING AND MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Panizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatic Solutions For Coastal Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.??-??, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forgotten nature of national parks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Parks: Conservation, Biodiversity and Tourism.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.1-23, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie cachée de la faune sauvage à Nantes et Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental management of deep-sea chemosynthetic ecosystems: justification of and considerations for a spatially based approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Ardron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bezaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape anthropization drives composition and diversity of butterfly communities at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bongibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal structure of avian dawn chorus along a landscape anthropization gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal structure of avian dawn chorus along an urbanization gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal social-ecological systems of Réunion Island: challenges of knowledge and perspectives for action. Pre-proposal for a project in response to the AAPG2024 of the ANR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MITI· PLUM : Mitigation de la pression lumineuse : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne de La Réunion, un dispositif partenarial de recherche-action territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Olivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression Lumineuse : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière. Défi Pollution et dépollution : solutions et trajectoires. Rapport scientifique et financier des projets lauréats en 2024 (année 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MITI (CNRS); Observatoire de l'environnement nocturne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme PEPPS - Pertinence Environnementale de la restauration des Petits marais et Prés Salés- rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salugueiro Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UBO - Université de Brest; UBS; Université de Rennes 1, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des pressions anthropiques structurantes pour la biodiversité du Parc Naturel Régional de Brière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parc naturel régional de Brière; CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biohistoire de l'avifaune nicheuse du Marais Poitevin -Bilan des prospections réalisées pour la saison de reproduction 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parc Naturel Régional du Marais poitevin (PNR), 2 rue de l'Église, 79510 Coulon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des besoins de conservation d'un patrimoine naturel littoral marin. L'exemple des estrans meubles de l'archipel de Chausey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Museum national d'histoire naturelle - MNHN PARIS, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00275244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropisation et avifaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Nantes Université, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04907680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Laurent Godet par Cathy Kerzerho (à propos d’un suivi de la faune sauvage de la métropole de Nantes par pièges photos). Ici Loire Océan – Nature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId434"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Godet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche (DR2) au CNRS, UMR 6554 LETG-Nantes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part-night lighting fails to restore natural song rhythms in urban European Robins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 396, pp.127837. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2026.127837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the benefits of part-night lighting on a tropical bat species endemic to Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fourasté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 317, pp.111797. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2026.111797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée des mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 347, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal shift in Eurasian Blackbird Turdus merula and European Robin Erithacus rubecula song under urban pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Benhamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (4), pp.346-358. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00063657.2025.2513543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162583v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing in seagrass ecology: coupled dynamics between migratory herbivorous birds and intertidal meadows observed by satellite during four decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Zoffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalloyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.420-433. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rse2.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de science : Watersipora subatra, voyageuse au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and Global South strikingly underrepresented among top-publishing ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin J. Pakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linnea Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/conl.12797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-bottom macrozoobenthos in semi-enclosed coastal systems of Morocco: A latitudinal and biogeographic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilam Boutoumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda El Kamcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bououarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Joulami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Boutahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.101689. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal increase in the ecological status of a North-Atlantic intertidal seagrass meadow observed with multi-mission satellite time-series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Zoffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steef Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130, pp.108033. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Engoulevent d’Europe Caprimulgus europaeus (Linnaeus, 1758) en forêt de Longeville (Vendée) en 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société des Sciences naturelles de Charente-Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.341-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les invertébrés marins introduits dans le golfe normano-breton depuis 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atlas Bleu, Revue cartographique des mers et des littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35109/atlasbleu-fr.10010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut de la Fauvette pitchou Sylvia undata en Marais poitevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alauda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating saltmarshes using tree rings on a halophilous plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11273-020-09751-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty years of biological conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Pakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Cumming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Johns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.A1-A4. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de l’habitat chez la Locustelle luscinioïde Locustella luscinioides en Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alauda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87 (3), pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypergeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are scientific editors reliable gatekeepers of the publication process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B. Primack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey J. Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Zipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.108232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide increase in Artificial Light At Night around protected areas and within biodiversity hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Juigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2018.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in home-range sizes of a bird species in its original, refuge and substitution habitats: challenges to conservation in anthropogenic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Harmange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.719-732. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-017-1460-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal Patterns in European Seagrass Carbon Reserves: Influence of Seasonal Fluctuations versus Short-Term Stress and Disturbance Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeke Haanstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke M. van Katwijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnhild Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Conservation Does</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (10), pp.720-730. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2018.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical anthropization of a wetland: steady encroachment by buildings and roads versus back and forth trends in demography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.41-49. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2018.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Naturalité » : concepts et méthodes appliqués à la conservation de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Carruthers-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.29140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuisible ou patrimonial : l'évolution des perceptions en milieu marin. Le cas des récifs d'hermelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des récifs d’hermelles. Nuisible ou patrimonial : l’évolution des perceptions en milieu marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiébaut Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux anthropophiles : définition, typologie et conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 716 (4), pp.492-517. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.716.0492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the synanthropy of species and communities to monitor the effects of urbanization on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaüzere Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp.139-154. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notion à la une : biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacements inattendus chez des mâles de Gorgebleue à miroir blanc Luscinia svecica namnetum en période de nidification [Unexpected movements of male Bluethroats Luscinia svecica namnetum during the breeding period]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Harmange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alauda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84 (3), pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old and unmowed saltmarsh patches provide attractive habitats for breeding passerines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Haie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.447-493. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11273-015-9473-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen limitation may be a common Allee effect in marine hydrophilous plants: implications for decline and recovery in seagrasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. van Tussenbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.595-609. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-016-3665-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme landscapes decrease taxonomic and functional bird diversity but promote the presence of rare species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Ornithologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3161/00016454AO2016.51.1.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluethroats Luscinia svecica namnetum offset landscape constraints by expanding their home range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Eybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156 (3), pp.591-600. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-015-1172-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la démographie et du bâti dans l’ouest du Marais poitevin depuis 1705.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 234 (2015-1), pp.83-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociating several form of commonness in birds sheds new light on biotic homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaüzere Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.416-426. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic reefs affect multiple components of intertidal soft-bottom benthic assemblages: the Lanice conchilega case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Hondt An-Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verhelst Pieterjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 152, pp.44-55. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2014.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation of intertidal mudflats by the Dunlin Calidris alpina in relation to microphytobenthic biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.75-83. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-014-1133-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatiale et usage des schorres de l’Anse de l’Aiguillon de 1705 à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, document 713, pp.713. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements d’occupation du sol en Marais poitevin au cours des trois derniers siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (2), pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three centuries of land cover changes in the largest French Atlantic wetland provide new insights for wetland conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.133-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding grounds for waders in the Bay of the Mont Saint-Michel (France): the Lanice conchilega reef serves as an oasis in the tidal flats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160, pp.751-761. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-2130-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiopistage sur la Gorgebleue à miroir Luscinia svecica namnetum : une technique robuste et fiable pour la pose d'émetteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Eybert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alauda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81 (2), pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KeR-EGI, a new index of gait quantification based on electromyography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Bervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bessette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Crétual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (4), pp.930-7. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelekin.2013.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designating networks of chemosynthetic ecosystem reserves in the deep sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy L. van Dover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig R. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Ardron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gjerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.378-381. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of salina landscape structures on terrestrial bird distribution in the Guérande basin (Northwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chadenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59, pp.483-495. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00063657.2012.715279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la nature ordinaire : une aspiration commune, des motivations différentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (2), pp.81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting and the fate of French breeding waterbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59, pp.474-482. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00063657.2012.731378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waders in winter: long-term changes of migratory bird assemblages facing climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2011.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stability and fragmentation of a worm-reef on benthic macrofauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92, pp.472-479. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientists as Stakeholders in Conservation of Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy van Dover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Zelnio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (2), pp.214-222. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1739.2010.01642.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine invertebrate fauna of the Chausey archipelago: an annotated checklist of historical data from 1828 to 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.147-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral Bio-engineers or Reef-building Polychaetes: How Stable are Aggregations of the Tube Worm Lanice conchilega (Pallas, 1766)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Callaway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desroy Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois Stanislas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (2), pp.237-250. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icb/icq060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation d'une espèce patrimoniale en déclin au sein d'un agrosystème. Le cas de la Guifette noire Chlidonias niger (Linnaeus, 1758) dans le Marais poitevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 216 (2010/3), pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; nature ordinaire &amp;quot; dans le monde occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (4), pp.295-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des formations superficielles intertidales de l'archipel de Chausey (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clams farmers and oystercatchers: Effects of the degradation of Lanice conchilega beds on the spatial distribution of shorebirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (4), pp.589-595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and monitoring intertidal benthic habitats: a review of techniques and a proposal for a new visual methodology for the European coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (3), pp.378-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the functional value of common marine species as a conservation stake. The case of the sandmason worm Lanice conchilega (Annelid polychaeta, Pallas 1766) beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (5), pp.347-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before and after wasting disease in common eelgrass Zostera marina along the French Atlantic coasts: a general overview and rst accurate mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke M. van Katwijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (3), pp.249-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Manila Clam cultivation affect habitats of the engineer species Lanice conchilega (Pallas, 1766)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (8), pp.1429-1438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the functional value of common marine species as a conservation stake. The case of the sandmason worm Lanice conchilega (Annelida Polychaeta, Pallas 1766) beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (5), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1579/07-A-317.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Départ précoce des familles de Tadornes de Belon Tadorna tadorna des Iles Chausey: nouvelles données explicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alauda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (2), pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before and after wasting disease in common eelgrass Zostera marina along the French Atlantic coasts: a general overview and first accurate mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke M. van Katwijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79, pp.249-255. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/dao01897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating relative population size included within protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.2587-2598. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-006-9020-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can common species benefit from protected areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 139, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2007.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse : vers l'adaptation en temps réel de l'éclairage public aux enjeux écologiques transitoires du Parc naturel régional de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive acoustic monitoring of birds facing climate change in the Canadian Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bêty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabeau Pratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel OHMI Nunavik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPM·Net. Deux réseaux denses de suivi long terme de la pression lumineuse à La Réunion et en Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trame noire, infrastructures sombres, réseaux écologiques sombres ? Dépasser la technoscience, repenser la gouvernance de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes à la lumière de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nantaise d’Aménagement et d’Urbanisme (ANAU), Apr 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau écologique sombre. Comprendre, habiter et gouverner la nuit autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservons la nuit pour le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional du Morvan, Nov 2025, Glux-en-Glenne (Bibracte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying dense Artificial Light At Night (ALAN) monitoring networks for territorial actions: the cases of Réunion Island and La Brière region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Artificial Light At Night ALAN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dark Sky Ireland; Friends of Mayo Dark Skies, Oct 2025, Westport, Ireland. https://artificiallightatnight.org/alan-conference-2025/venue-alan-2025/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier et phonographier : garder trace des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociétés Images &amp; Sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA; Université Toulouse - Jean Jaurès; UMR5193 LISST (équipe Dynamiques Rurales), Jan 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA 2024: 32. IAU General Assembly, Session of the Executive Committee Working Group Dark and Quiet Sky Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse (MITI·PLUM) : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité des partenaires Trame Noire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional de Brière, Oct 2024, Pontchâteau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est arrivé près de chez vous : la dynamique du sauvage sous pression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy « Le renouveau du sauvage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis de Pontigny-Cerisy, Jun 2024, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est arrivé près de chez vous : la dynamique du sauvage sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy « Le renouveau du sauvage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des Parcs naturels régionaux de France, Jun 2023, À distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birds and mammals of Nunavik in a context of press and pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’OHMI-Nunavik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Dec 2023, Québec (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PaPa – Paysage animal, paysage humain : originalités des communautés de mammifères et d’oiseaux au Nunavik dans un contexte de pression et pulsations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les paysages nocturnes dans les Hauts de La Réunion. Une expérimentation fondée sur l’approche mésologique de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer l'océan Indien la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2023, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropization and bird song in the Loire Estuary, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du centenaire de l'Union Géographique Internationale (UGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of dawn chorus in songbirds along an anthropization gradient: a species and community approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress for Conservation Biology (ICCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Conservation Biology, Jul 2023, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming implicit bias in ecology and conservation publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin J Pakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linnea Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the Association for Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Carathagène des Indes, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the timing of bird chorus along an anthropization gradient through a deep learning method and geomatic solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress for Conservation Biology 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie préliminaire des schorres de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Restauration et reconnexion des marais littoraux. Regards croisés sur une solution d'adaptation aux changements globaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive Human-Animal-Robot approach to distance sampling in bioacoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Du Gardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Vocal Interactivity in-and-between Humans, Animals and Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wintering shorebird communities facing climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avifauna and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'histoire naturelle / Ligue pour la Protection des Oiseaux, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wildlife comeback in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress for Conservation Biology (ICCB) / 4th European Congress for Conservation Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for conservation biology, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes and historical uses of one of the largest French salt-marshes since 1705</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'occupation et de l'usage du sol en Marais poitevin de 1705 à 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée de restitution de l'observatoire du patrimoine naturel du Marais poitevin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Luçon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la nature ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée par " Vendée Nature Environnement "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Roche-sur-Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature ordinaire mérite aussi d'être conservée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chadenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café Géographie, le Méliès, Nantes, 21 février 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of shorebirds on an intertidal mudflat colonized by microphytobenthos biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Decottignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vona Méléder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 53 Conference: Estuaries and Coastal Areas in Times of Intense Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Shangaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gorgebleue à miroir dans les marais salants - caractéristiques spatiales des territoires et des domaines vitaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Parc Naturel Régional de Brière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-series spatial variation in intertidal seagrass detected by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaëlle Bargain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th ECSA Conference: Today's Science for Tomorrow's Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENTHIC MACROFAUNA CONSUMPTION BY WATER BIRDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponsero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sturbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonin Alicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin : quelles connaissances pour une gestion intégrée du golfe normand-breton ? (Ed Agence Aires Marines Protégées - Ifermer),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'Atlas : les invertébrés benthiques du Golfe Normand-breton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin, quelles connaissances pour une gestion intégrée du golfe normand-breton ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas project : macrobenthic invertebrates in the normand-breton Gulf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Island Biodiversity Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Breladre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation de la macrofaune benthique par les oiseaux d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponsero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sturbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin, quelles connaissances pour une gestion intégrée du golfe normand-breton ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemosynthetic Ecosystems: Understanding What's at Risk and Tools for Effective Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy L. van Dover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig R. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Protected Areas at the the High Seas - Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la nature ordinaire dans les stratégies de conservation en domaine marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin, quelles connaissances pour une gestion intégrée du golfe normand-breton ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banquettes à Lanice conchilega du Golfe normand-breton. Colloque scientifique du Golfe Normand-Breton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin, quelles connaissances pour une gestion intégrée du golfe normand-breton ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tube building polychaetes: from ephemeral bio-engineer to reef builder.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Callaway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 SICB meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A naturalist method to map intertidal sandflat habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des habitats benthiques intertidaux de substrat meuble de l'archipel de Chausey (Manche).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CARHAMB'AR Cartographie des habitats marins benthiques : de l'acquisition à la restitution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recolonisation des herbiers à Zostera marina après la Wasting disease&amp;quot; des années 1930.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CARHAMB'AR Cartographie des habitats marins benthiques : de l'acquisition à la restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces littoraux marins européens : les &amp;quot;oubliés de la conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et Environnement marin : connaissance, gestion et protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation des littoraux marins en Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biodiversité et Environnement marin : connaissance, gestion et protection.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des formations superficielles intertidales de l'archipel de Chausey (Manche).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CARHAMB'AR Cartographie des habitats marins benthiques : de l'acquisition à la restitution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces littoraux marins européens : les oubliés de la conservation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Réveil du Dodo III, 3ème colloque francophone des sciences de la conservation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire cartographique des herbiers de phanérogames marines de la Côte d'Emeraude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CARHAMB'AR Cartographie des habitats marins benthiques : de l'acquisition à la restitution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative bio-morpho-sedimentology of reefs constructed by Sabellaria alveolata and Lanice conchilega (Annelida: Polychaeta) in the Bay of Mont-Saint-Michel (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Noernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IAS Meeting of Sedimentology, International Association of Sedimentologists.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Manila clam cultivation on waders and gulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96th ICES 2008 Annual Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative bio-morpho-sedimentology of reefs constructed by Sabellaria alveolata and Lanice conchilega (Annelida: Polychaeta) in the Bay of Mont-Saint-Michel (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IAS Meeting of Sedimentology, International Association of Sedimentologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A naturalist method for mapping highly fragmented marine benthic habitats,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96th ICES 2008 Annual Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What conservation stake for sandmason worm (Lanice conchilega) clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference, Eurocoast - Littoral 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Poland. pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie morpho-sédimentaire des formations superficielles de l'archipel de Chausey (Golfe normand-breton).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Vot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès Français de Sédimentologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of SPOT 5 potentialities to map fragmented coastal benthic habitats : an application to the Chausey archipelago.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Symposium on Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature morpho-sédimentaire des biohermes à Lanice conchilega (Pallas) de la Baie du Mont Saint-Michel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Le Vot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès Français de Sédimentologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What conservation stake for the sandmason worm (Lanice conchilega) clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque Littoral 2006, 8th International Conference - Coastal Innovations and Initiatives 18-21 Septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gdansk, Poland. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What conservation stake for the sandmason worm (Lanice conchilega) clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littoral 2006, 8th International Conference - Coastal Innovations and Initiatives 18-21 Septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What conservation stake for the sandmason worm (Lanice conchilega) clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Manila Clam cultivation affect the Lanice conchilega (Pallas) bioherms of the Chausey archipelago ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Benthic Ecology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Québec City, Canada. pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Manila Clam cultivation affect the Lanice conchilega (Pallas) bioherms of the Chausey Archipelago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Benthic Ecology Meeting, 9-11 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'estran meuble de Chausey: une approche interdisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH Interreg IIIb NW Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Malo, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-sedimentary and benthic habitats mapping of Chausey archipelago from remote sensing, airborne and acoustic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH-Malo Interreg IIIb NW MESH Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BBS in protected areas : comparing predicted and measured values as a tool to assess general protection efficiency for common species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference of the European Bird Census Council Bird Numbers 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Kayseri, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MITI-PLUM (Mitigation de la pression lumineuse). Vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, En ligne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;LATITUDE&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Bêty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabeau Pratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’AAP « suivis à long terme » de la MITI du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un indice de synanthropie de l'herpétofaune à partir de données d'occurrences : un exemple à l'échelle de la région Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Belouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème colloque de la Société Herpétologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Erquy, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical characteristics of the avifauna of the Nunavik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-833e18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2023, Ecologie - Environnement, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 2/7 - Annélides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 6/7 - Espèces d'intérêt particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 4/7 - Arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton Volume 1/7 - Présentation et Volume 7/7 - Bibliographie, glossaire & index général des espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 3/7 - Mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 5/7 - Autres espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour Une Géographie de La Conservation : Biodiversités, Natures et Sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, Colloques et Rencontres, 978-2-343-06972-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoSAL-Atlantis : Biodiversity of salinas and Ecotourism / Biodiversidad de salinas y turismo de naturaleza / Biodiversité des salines et tourisme de nature / Biodiversidade de salinas e turismo de natureza.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménanteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-29552583-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des besoins de conservation d'un patrimoine naturel littoral marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edilivre. Edilivre, pp.478, 2008, Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est arrivé près de chez vous : la dynamique du sauvage sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire avec le sauvage, renouer avec les vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HDiffusion, pp.89-101, 2025, ENTRE SCIENCES ET LITTÉRATURE, 2363451651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier le restant de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence. La nostalgie de la nature à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.43-77, 2023, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats de référence temporels : trouver un point de bascule dans le passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence. La nostalgie de la nature à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-23, 2023, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de référence : un chemin étroit entre fausses pistes et vraies impasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence. La nostalgie de la nature à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.237-241, 2023, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réensauvagement par le retour des fantômes du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence. La nostalgie de la nature à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.81-104, 2023, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence. La nostalgie de la nature à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.1-5, 2023, 9781784059132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewilding by the return of ghosts of the past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE - Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-86, 2022, 1786308886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The baseline : a narrow path between false trails and true impasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-210, 2022, 1786308886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping what is left of nature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-48, 2022, 1786308886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Godet; Simon Dufour; Anne-Julia Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; John Wiley &amp; Sons, 2022, 978-1-786-30888-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal baselines : finding a tipping point in the past.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-decadal Responses of Coastal Ecosystems to Climate Change, Pollution and Non-indigenous Species in the Western and Mid-English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger J.H. Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Mieszkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Estuarine and Coastal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pelagic Publishing, pp.177-205, 2022, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53061/XPLN8836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts spatiaux du changement climatique sur les oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts spatiaux du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oiseaux terrestres des marais salants : la vie au sein de paysages contraignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sels et salines de l’Europe atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anciennes salines côtières, de la Manche au détroit de Gibraltar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Neves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loic Ménanteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sels et salines de l’Europe atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR - Presses universitaires de Rennes, pp.87, 2018, hal-01712616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la biodiversité dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une géographie de la conservation. Natures, biodiversités et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-128, 2015, 978-2-343-06972-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertébrés marins introduits dans le golfe normano-breton depuis 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas permanent de la mer et du littoral N°7 - Les risques littoraux et maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2015, 978-2-9552583-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gallinule poule-d'eau (monographie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux nicheurs de Bretagne 2004-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux et Niestlé, 2012, 2603017063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cochevis huppé (monographie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux nicheurs de Bretagne 2004-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux et Niestlé, 2012, 2603017063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier les besoins énergétiques des limicoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponsero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hacquebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forum des Marais Atlantiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'étude et de gestion des oiseaux et de leurs habitats en zone côtière.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estuarium, pp.311-320, 2012, Paroles des Marais Atlantiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Foulque macroule (monographie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux nicheurs de Bretagne 2004-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delachaux et Niestlé, 2012, 2603017063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte les surfaces réellement exploitables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponsero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hacquebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forum des Marais Atlantiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'étude et de gestion des oiseaux et de leurs habitats en zone côtière.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estuarium, pp.321-330, 2012, Paroles des Marais Atlantiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et limicoles en hiver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Luczack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forum des Marais Atlantiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'étude et de gestion des oiseaux et de leurs habitats en zones côtières.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estuarium, pp.687-704, 2012, Paroles des Marais Atlantiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic imagery for benthic habitats mapping and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Panizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Maanan; M. Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatic solutions for coastal environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.141-161, 2010, 9781616681401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic imagery for benthic habitats mapping and monitoring, Chapter 5, in &amp;quot;Geomatic solutions for coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Panizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eds M. Maanan &amp; M. Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science, Engineering and Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, p 141-161, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedacinhos de ilhas : o arquipélago de Chausey no Golfo normando-bretão.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FECILCAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisagens francesas : terroirs, cidades e litorais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FECILCAM, pp.81-89, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOUSTIC IMAGERY FOR BENTHIC HABITATS MAPPING AND MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Panizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatic Solutions For Coastal Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.??-??, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forgotten nature of national parks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Parks: Conservation, Biodiversity and Tourism.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.1-23, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie cachée de la faune sauvage à Nantes et Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental management of deep-sea chemosynthetic ecosystems: justification of and considerations for a spatially based approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Ardron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bezaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape anthropization drives composition and diversity of butterfly communities at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bongibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal structure of avian dawn chorus along a landscape anthropization gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal structure of avian dawn chorus along an urbanization gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Prampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal social-ecological systems of Réunion Island: challenges of knowledge and perspectives for action. Pre-proposal for a project in response to the AAPG2024 of the ANR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MITI· PLUM : Mitigation de la pression lumineuse : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne de La Réunion, un dispositif partenarial de recherche-action territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Olivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression Lumineuse : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière. Défi Pollution et dépollution : solutions et trajectoires. Rapport scientifique et financier des projets lauréats en 2024 (année 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MITI (CNRS); Observatoire de l'environnement nocturne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme PEPPS - Pertinence Environnementale de la restauration des Petits marais et Prés Salés- rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salugueiro Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UBO - Université de Brest; UBS; Université de Rennes 1, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biohistoire de l'avifaune nicheuse du Marais Poitevin -Bilan des prospections réalisées pour la saison de reproduction 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parc Naturel Régional du Marais poitevin (PNR), 2 rue de l'Église, 79510 Coulon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des pressions anthropiques structurantes pour la biodiversité du Parc Naturel Régional de Brière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guetté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parc naturel régional de Brière; CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des besoins de conservation d'un patrimoine naturel littoral marin. L'exemple des estrans meubles de l'archipel de Chausey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Museum national d'histoire naturelle - MNHN PARIS, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00275244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropisation et avifaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Nantes Université, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04907680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Laurent Godet par Cathy Kerzerho (à propos d’un suivi de la faune sauvage de la métropole de Nantes par pièges photos). Ici Loire Océan – Nature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId434"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127837" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourast&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2026.111797" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foglar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loose" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162583v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Prampart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhamadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2025.2513543" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Zoffoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gernez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oiry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalloyau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.319" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea Maas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin J. Pakeman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12797" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilam Boutoumit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El Kamcha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bououarour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Joulami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boutahar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101689" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330095v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steef Peters" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330102v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reti&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cabioch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35109/atlasbleu-fr.10010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-020-09751-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Pakeman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corlett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Cumming" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johns" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.12.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SXLGSR9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086054v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guett&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282991v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Primack" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey J. Regan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Zipf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.108232" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BF52XRX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.04.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W714JS9R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Harmange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joyeux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1460-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.07.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL86W8CV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soissons" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeke Haanstra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke M. van Katwijk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00088" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2018.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25SFH5SC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803204v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carruthers-Jones" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29140" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527158v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349562v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639480v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut Eric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579344v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.716.0492" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522427v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#252;zere Pierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.04.018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZDJGQ69-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355742v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dietrich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-015-9473-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415416v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. van Tussenbroek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Bouma" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asmus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Auby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3665-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Robin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic M&#233;nanteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/00016454AO2016.51.1.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120170v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Verger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26774" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gr&#233;goire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-015-1172-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169629v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cr&#233;ach" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12266" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SFMWJQ3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Smet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Hondt An-Sophie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verhelst Pieterjan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.11.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101766v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Drouet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Turpin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-014-1133-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119505v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824218v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840237v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jaffr&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-2130-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920716v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Bervet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bessette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.02.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S27VPGHS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752553v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2012.731378" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752554v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dominik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2012.715279" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L. van Dover" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ardron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dunn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gjerde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2011.07.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0152" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617501v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.02.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617499v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy van Dover" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zelnio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2010.01642.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BGMCVFJZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617490v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Grant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617494v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Callaway" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desroy Nicolas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Stanislas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icq060" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617498v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617496v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397870v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toupoint" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438706v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caline" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438703v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397872v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397876v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397874v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104765v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1579/07-A-317.1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397881v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Trigui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Debout" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279402v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao01897" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465461v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jiguet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2007.05.021" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLBNRG28-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465453v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-006-9020-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0LH7ZBS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343777v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505799v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469095v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l B&#234;ty" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecomte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabeau Pratte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505874v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04883849v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constans" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J&#233;choux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506846v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745666v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665859v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665843v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125970v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642318v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136348v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136245v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168561v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin J Pakeman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devictor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168608v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Arnaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Du Gardin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168614v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168598v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214520v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214511v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995804v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995807v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995811v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995813v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995812v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995805v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Decottignies" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Benyoucef" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840241v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Bargain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667683v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670258v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponsero" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonin Alicia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667679v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gentil" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667689v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667673v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667642v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667685v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667648v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Frost" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465490v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667751v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667745v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465495v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667696v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667756v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667699v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667704v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397923v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397932v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caline" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667653v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Noernberg" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397927v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397905v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667658v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grison" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cotonnec" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667767v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Vot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667763v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Vot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105891v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toupoint" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102005v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104769v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101809v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105207v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101826v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667778v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cotonnec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667661v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882556v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel B&#234;ty" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04896155v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264790v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Morel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pasco" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171154v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sarrazin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-833e18" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994059v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798406v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490465v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490428v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490360v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490480v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472438v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490404v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703737v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187923v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667634v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101227v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994088v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994071v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994078v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994086v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994073v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798461v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798639v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798437v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798429v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798482v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590788v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger J.H. Herbert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corbeau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nova Mieszkowska" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53061/XPLN8836" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066264v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712626v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712616v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Buron" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Neves" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207775v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160965v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667613v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hacquebart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667620v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luczack" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907948v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907945v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667608v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907950v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109014v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Panizza" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535953v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667624v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465484v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667631v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125987v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667838v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beaudoin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bezaury" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978010v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bongibault" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756646v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261154v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376918v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815890v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olivette" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857034v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929368v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salugueiro Simon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126026v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126008v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00275244v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04907680v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116953v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127837" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourast&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2026.111797" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foglar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loose" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162583v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Prampart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhamadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2025.2513543" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Zoffoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gernez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oiry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalloyau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.319" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea Maas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin J. Pakeman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12797" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilam Boutoumit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El Kamcha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bououarour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Joulami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boutahar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101689" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330095v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steef Peters" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330102v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reti&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cabioch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35109/atlasbleu-fr.10010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-020-09751-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Pakeman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corlett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Cumming" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johns" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.12.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SXLGSR9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Simonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086054v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guett&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282991v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Primack" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey J. Regan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Zipf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.108232" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BF52XRX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.04.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W714JS9R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Harmange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joyeux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1460-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soissons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeke Haanstra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke M. van Katwijk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00088" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.07.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL86W8CV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2018.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25SFH5SC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803204v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carruthers-Jones" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29140" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut Eric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.716.0492" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#252;zere Pierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.04.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZDJGQ69-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355742v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dietrich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-015-9473-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415416v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. van Tussenbroek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Bouma" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asmus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Auby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3665-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Robin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic M&#233;nanteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/00016454AO2016.51.1.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gr&#233;goire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-015-1172-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169629v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cr&#233;ach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124456v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12266" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SFMWJQ3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087288v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Smet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Hondt An-Sophie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verhelst Pieterjan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.11.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101766v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Drouet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Turpin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-014-1133-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120170v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Verger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26774" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119505v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840237v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804122v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jaffr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-2130-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824218v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920716v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Bervet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bessette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.02.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S27VPGHS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667443v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L. van Dover" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Smith" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ardron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dunn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gjerde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2011.07.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752554v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dominik" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2012.715279" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840238v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752553v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2012.731378" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0152" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617501v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.02.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617499v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy van Dover" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zelnio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2010.01642.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BGMCVFJZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617490v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Grant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617494v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Callaway" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desroy Nicolas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Stanislas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icq060" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617498v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617496v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438706v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caline" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397870v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toupoint" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438703v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397872v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397876v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397874v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104765v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1579/07-A-317.1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397881v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Trigui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Debout" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279402v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao01897" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465453v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-006-9020-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0LH7ZBS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465461v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jiguet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2007.05.021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLBNRG28-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04883849v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constans" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J&#233;choux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469095v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l B&#234;ty" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecomte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabeau Pratte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505874v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505799v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506846v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343777v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745666v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665859v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125970v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665843v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642318v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136348v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136245v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168561v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin J Pakeman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devictor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168598v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168614v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168608v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Arnaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Du Gardin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214511v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214520v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995804v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995807v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995812v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995813v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995805v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Decottignies" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Benyoucef" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995811v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840241v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Bargain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670258v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponsero" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonin Alicia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667679v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gentil" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667689v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667673v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667642v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667685v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667683v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667648v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Frost" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465490v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667751v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667745v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465495v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667696v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667756v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667699v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667704v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667653v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caline" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Noernberg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397927v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397932v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397923v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397905v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667767v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Vot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667658v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grison" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cotonnec" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667763v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Vot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104769v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toupoint" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105891v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102005v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101809v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105207v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101826v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667778v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cotonnec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667661v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04896155v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882556v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel B&#234;ty" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264790v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Morel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pasco" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171154v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sarrazin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-833e18" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994059v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798406v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490360v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490480v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490428v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472438v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490404v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490465v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703737v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187923v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667634v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101227v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994078v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994086v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994071v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994073v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994088v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798437v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798429v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798461v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798639v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798482v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590788v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger J.H. Herbert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corbeau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nova Mieszkowska" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53061/XPLN8836" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066264v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712626v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712616v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Buron" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Neves" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207775v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160965v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907948v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907945v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667608v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hacquebart" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907950v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667613v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667620v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luczack" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535953v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Panizza" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109014v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667624v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465484v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667631v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125987v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667838v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beaudoin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bezaury" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978010v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bongibault" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756646v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261154v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376918v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815890v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olivette" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857034v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929368v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salugueiro Simon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126008v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126026v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00275244v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04907680v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116953v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>