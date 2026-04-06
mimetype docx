--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -771,274 +771,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Determination of the Fatigue Limit by the Simulation of Self-Heating Test by the Collaborative Model Based On the Fractional Derivative Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination de la souplesse hors plan d’un assemblage de composites boulonnés à l’aide d’une démarche d’homogénéisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+                <w:t xml:space="preserve">Romain Hamonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Cosson</w:t>
+                <w:t xml:space="preserve">Pierre Chalandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 213, pp.192-206. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (3), pp.302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2018.02.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2018052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919306v1</w:t>
+                <w:t xml:space="preserve">hal-02914082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la souplesse hors plan d’un assemblage de composites boulonnés à l’aide d’une démarche d’homogénéisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid Determination of the Fatigue Limit by the Simulation of Self-Heating Test by the Collaborative Model Based On the Fractional Derivative Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auger</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chalandon</w:t>
+                <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 106 (3), pp.302. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 213, pp.192-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2018052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2018.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914082v1</w:t>
+                <w:t xml:space="preserve">hal-04919306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigations of low energy/velocity impact damage generated in 3D woven composite with polymer matrix</w:t>
               </w:r>
@@ -1141,77 +1141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des mécanismes d’hystérésis des composites tissés à l’aide d’un modèle collaboratif élasto-plastique endommageable à dérivées fractionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1270,90 +1270,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteresis behaviour modelling of woven composite using a collaborative elastoplastic damage model with fractional derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 158, pp.101-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1381,295 +1381,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés mécaniques en fatigue à grands nombres de cycles des composites carbone époxy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+                <w:t xml:space="preserve">Self-heating Method for Fatigue Limit Determination on Thermoplastic Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Peyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rcma.25.181-200⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 133, pp.129-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.12.639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240283v1</w:t>
+                <w:t xml:space="preserve">hal-05253494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-heating Method for Fatigue Limit Determination on Thermoplastic Composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Leray</w:t>
+                <w:t xml:space="preserve">Propriétés mécaniques en fatigue à grands nombres de cycles des composites carbone époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lefebvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 133, pp.129-135. </w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), pp.181-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.12.639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rcma.25.181-200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253494v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of delamination crack growth in carbon/fiber epoxy composite laminates using non-local interface damage model</w:t>
               </w:r>
@@ -1785,51 +1785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Determination of the High Cycle Fatigue Limit Curve of Carbon Fiber Epoxy Matrix Composite Laminates by Thermography Methodology: Tests and Finite Element Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2186,235 +2186,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Nomex honeycomb cores, linear and nonlinear behaviours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Rate Dependent Constitutive Model for Carbon-Fiber Reinforced Plastic Woven Fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 14 (8), pp.589-601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376490701675370⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 14 (8), pp.619-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376490701672443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007067v2</w:t>
+                <w:t xml:space="preserve">hal-01004935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rate Dependent Constitutive Model for Carbon-Fiber Reinforced Plastic Woven Fabrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of Nomex honeycomb cores, linear and nonlinear behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 14 (8), pp.619-631. </w:t>
+              <w:t xml:space="preserve">, 2007, 14 (8), pp.589-601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15376490701672443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15376490701675370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004935v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new constitutive equations for the Mullins effect in rubber using the network alteration theory</w:t>
               </w:r>
@@ -2426,51 +2426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2543,51 +2543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal Computer Material &amp; Continua Tech Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2710,628 +2710,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of residual stresses in a composite curved sandwich beam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+                <w:t xml:space="preserve">A rate dependent constitutive model for glass-fiber/epoxy-matrix woven fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.05.020⟩</w:t>
+              <w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (3), pp.119-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3970/cmc.2006.004.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005924v1</w:t>
+                <w:t xml:space="preserve">hal-02151389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modelling of plasticity coupled with the damage and identification for carbon fibre composite laminates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Peseux</w:t>
+                <w:t xml:space="preserve">Characterization of residual stresses in a composite curved sandwich beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Bélaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2005.11.004⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (4), pp.672-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004914v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rate dependent constitutive model for glass-fiber/epoxy-matrix woven fabrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+                <w:t xml:space="preserve">A new modelling of plasticity coupled with the damage and identification for carbon fibre composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Bélaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4 (3), pp.119-136. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3970/cmc.2006.004.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2005.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151389v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions modèles expériences sur des âmes nids d'abeilles Nomex (R) : application au design d'un voilier multicoque de course océanique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance de la cavitation lors de la fissuration en fatigue du caoutchouc naturel chargé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Perocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rcma.16.167-190⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.123-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca:2006026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008352v1</w:t>
+                <w:t xml:space="preserve">hal-01006955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance de la cavitation lors de la fissuration en fatigue du caoutchouc naturel chargé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Perocheau</w:t>
+                <w:t xml:space="preserve">Interactions modèles expériences sur des âmes nids d'abeilles Nomex (R) : application au design d'un voilier multicoque de course océanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Huneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+                <w:t xml:space="preserve">Gilles Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7, pp.123-129. </w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Revue des composites et des matériaux avancés, 16 (2), pp.167-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca:2006026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rcma.16.167-190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006955v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des coefficients d'élasticité et de rupture d'âmes nids d'abeilles Nomex (R) : homogénéisation périodique et simulation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3378,51 +3378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic impact : Numerical and experimental investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3521,51 +3521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3625,51 +3625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of fatigue crack growth in carbon black filled natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3729,51 +3729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theory of network alteration for the Mullins effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4578,51 +4578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4788,1180 +4788,1180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of bolted composite joints in hygro-thermal environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
+                <w:t xml:space="preserve">Development of a constitutive equation for fatigue and self-heating analysis of thermoplastic copolyester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auger</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Athens, Greece. pp.24 - 28</w:t>
+              <w:t xml:space="preserve">EMMC16 - 16th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443108v1</w:t>
+                <w:t xml:space="preserve">hal-02443114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a constitutive equation for fatigue and self-heating analysis of thermoplastic copolyester</w:t>
+                <w:t xml:space="preserve">Développement d'une loi de comportement pour la fatigue et l'auto-échauffement d'un thermoplastique copolyester-ether</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Robard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Maitay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC16 - 16th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque national MECAMAT Aussois « Matériaux Numériques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443114v1</w:t>
+                <w:t xml:space="preserve">hal-04943005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une loi de comportement pour la fatigue et l'auto-échauffement d'un thermoplastique copolyester-ether</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Robard</w:t>
+                <w:t xml:space="preserve">Experimental monitoring of the self-heating properties of thermoplastic composite materials during tensile and cyclic tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hurmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Peyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national MECAMAT Aussois « Matériaux Numériques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">FATIGUE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943005v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental monitoring of the self-heating properties of thermoplastic composite materials during tensile and cyclic tests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Peyrac</w:t>
+                <w:t xml:space="preserve">Durability of mechanical performances of composite assemblies in a hygro-thermo-mechanical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FATIGUE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">EMMC16 - 16th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895811v1</w:t>
+                <w:t xml:space="preserve">hal-02443115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of mechanical performances of composite assemblies in a hygro-thermo-mechanical environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+                <w:t xml:space="preserve">Accelerated estimation of fatigue performances of thermoplastic composite material by self-heating monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hurmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Peyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC16 - 16th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">ECCM 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443115v1</w:t>
+                <w:t xml:space="preserve">hal-01895783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated estimation of fatigue performances of thermoplastic composite material by self-heating monitoring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Peyrac</w:t>
+                <w:t xml:space="preserve">Behaviour of bolted composite joints in hygro-thermal environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athens, Greece. pp.24 - 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895783v1</w:t>
+                <w:t xml:space="preserve">hal-02443108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the fatigue limit for carbon/epoxy composite with a centre hole through self-heating methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deepika Sudevan</w:t>
+                <w:t xml:space="preserve">Modélisation de la sensibilité à la vitesse de déformation des matériaux composites à l'aide d'une approche aux dérivées fractionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Material</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Xi'An, China</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443133v1</w:t>
+                <w:t xml:space="preserve">hal-01621627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la souplesse d'un assemblage boulonné à l'aide d'une démarche d'homogénéisation : application au cas des composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the fatigue limit for carbon/epoxy composite with a centre hole through self-heating methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepika Sudevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auger</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Material</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621597v1</w:t>
+                <w:t xml:space="preserve">hal-02443133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue d'éprouvettes composites carbone-époxy tissés soumises à un impact basse énergie</w:t>
+                <w:t xml:space="preserve">Détermination de la souplesse d'un assemblage boulonné à l'aide d'une démarche d'homogénéisation : application au cas des composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hamonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621545v1</w:t>
+                <w:t xml:space="preserve">hal-01621597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la sensibilité à la vitesse de déformation des matériaux composites à l'aide d'une approche aux dérivées fractionnaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue d'éprouvettes composites carbone-époxy tissés soumises à un impact basse énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepika Sudevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621627v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de lois de comportement de composites à matrice thermodurcissable ou thermoplastique en dynamique rapide</w:t>
               </w:r>
@@ -6029,90 +6029,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of mechanical behavior of woven composite at different strain rate by a collaborative elasto-plastio-damage model with fractionnal derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS 2016 European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6137,90 +6137,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the hysteresis behavior of fabric carbon composite using a collaborative elasto-plasto-damage model with fractional derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Composite Materials - ECCM17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6245,77 +6245,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement d’hystérésis des matériaux composites avec un modèle élasto-plastique endommageable et des dérivées fractionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6366,90 +6366,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination rapide de la limite de fatigue d’un tissu carbone à matrice thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites - JNC19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6550,260 +6550,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hystérétique en cisaillement des composites avec des modèles fractionnaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Modesto Mateos</w:t>
+                <w:t xml:space="preserve">A general behaviour law in order to model thermoset and thermoplastic composite materials subjected to dynamic loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites - JNC19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240673v1</w:t>
+                <w:t xml:space="preserve">hal-04912231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general behaviour law in order to model thermoset and thermoplastic composite materials subjected to dynamic loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement hystérétique en cisaillement des composites avec des modèles fractionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites - JNC19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912231v1</w:t>
+                <w:t xml:space="preserve">hal-01240673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the hysteresis composite behavior using an elasto-plasto-damage model with fractional derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6917,1495 +6917,1495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretic shear behaviour of fibre-reinforced composite laminates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Rapid determination of the fatigue properties of carbon fiber epoxy matrix composite laminates by self heating tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesto Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM16 - 16th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">JST - AMAC - Transition statique – dynamique dans les matériaux et structures composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA Chatillon, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240346v1</w:t>
+                <w:t xml:space="preserve">hal-01240335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid determination of the fatigue properties of carbon fiber epoxy matrix composite laminates by self heating tests</w:t>
+                <w:t xml:space="preserve">Numerical modelling of strain rate effects on a woven composite fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JST - AMAC - Transition statique – dynamique dans les matériaux et structures composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA Chatillon, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240335v1</w:t>
+                <w:t xml:space="preserve">hal-01240351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of strain rate effects on a woven composite fabric</w:t>
+                <w:t xml:space="preserve">Rapid determination of the fatigue properties of carbon fiber epoxy matrix composite laminates by self heating tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Guldner</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kemlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Séville, Spain</w:t>
+              <w:t xml:space="preserve">ECCM16 - 16th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240351v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid determination of the fatigue properties of carbon fiber epoxy matrix composite laminates by self heating tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hysteretic shear behaviour of fibre-reinforced composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kemlin</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM16 - 16th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240340v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified model for Mullins effect and high cycle fatigue life prediction of rubber materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hysteretic behaviour of fibre-reinforced composites under shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth European Conference on Constitutive Models for Rubber (ECCMR VIII)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004695v1</w:t>
+                <w:t xml:space="preserve">hal-01240361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretic behaviour of fibre-reinforced composites under shear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Modesto Mateos</w:t>
+                <w:t xml:space="preserve">Rapid determination of the fatigue curve of a carbon fibers epoxy matrix composite laminates by thermography methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">13th Japanese-European Symposium on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240361v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid determination of the fatigue curve of a carbon fibers epoxy matrix composite laminates by thermography methodology</w:t>
+                <w:t xml:space="preserve">Comportement thermomécanique lors de dégradations de fatigue : caractérisation des propriétés mécaniques et thermiques d’un matériau composite à fibre de carbone et résine époxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Jurkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Japanese-European Symposium on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, N, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240356v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermomécanique lors de dégradations de fatigue : caractérisation des propriétés mécaniques et thermiques d’un matériau composite à fibre de carbone et résine époxy</w:t>
+                <w:t xml:space="preserve">FE simulation of the rapid determination of the hight cycle fatigue limit curve of carbon epoxy matrix composite laminates by thermographic methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, N, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Defect and Material Mechanics - ISDMM13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240369v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE simulation of the rapid determination of the hight cycle fatigue limit curve of carbon epoxy matrix composite laminates by thermographic methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des fissures dans un stratifié carbone/époxy soumis à des essais de fatigue: étude par tomographie X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Defect and Material Mechanics - ISDMM13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008222v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des fissures dans un stratifié carbone/époxy soumis à des essais de fatigue: étude par tomographie X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Burtin</w:t>
+                <w:t xml:space="preserve">Détermination rapide de la limite en fatigue de stratifiés carbone/époxy par essais d’auto-échauffement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Stainier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Kemlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240365v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination rapide de la limite en fatigue de stratifiés carbone/époxy par essais d’auto-échauffement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+                <w:t xml:space="preserve">Hysteretic shear behaviour of fibre-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritz Zabala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kemlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">X Congreso Nacional de Materiales Compuestos - MATCOMP'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Algeciras, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240579v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretic shear behaviour of fibre-reinforced composites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unified model for Mullins effect and high cycle fatigue life prediction of rubber materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X Congreso Nacional de Materiales Compuestos - MATCOMP'13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eighth European Conference on Constitutive Models for Rubber (ECCMR VIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.217-224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b14964-41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008265v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteretic behaviour of fibre-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesto Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hodei Zabala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8441,360 +8441,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical analysis of fatigue degradations in carbon epoxy laminates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new isotropic hyperelastic strain energy function in terms of invariants and its derivation into a pseudo-elastic model for Mullins effect: application to finite element analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Composite Materials - ECCM15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dublin, Ireland. pp.265-271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b11687-49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009046v1</w:t>
+                <w:t xml:space="preserve">hal-01004687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical analysis of fatigue induced damages in carbon/epoxy laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on Composite Materials (ECCM15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new isotropic hyperelastic strain energy function in terms of invariants and its derivation into a pseudo-elastic model for Mullins effect: application to finite element analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical analysis of fatigue degradations in carbon epoxy laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th European Conference on Composite Materials - ECCM15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/b11687-49⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01004687v1</w:t>
+                <w:t xml:space="preserve">hal-01009046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of the behavior of sandwich panels submitted to impact loads</w:t>
               </w:r>
@@ -8875,51 +8875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des dommages au choc de composites stratifiés aéronautiques : application à la chute d'objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9000,90 +9000,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteresis modelling for fibre-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesto Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Congreso Nacional de Materiales Compuestos - MATCOMP'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9134,64 +9134,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9216,51 +9216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of mechanical effective properties of laminated composites : Periodic homogenisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesto Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hodei Etxezarreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9268,51 +9268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Composite Structures - ICCS16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9501,51 +9501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12es Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9782,51 +9782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais et simulations des âmes Nomex sous des sollicitations de type statique et fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Kamran-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9903,51 +9903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Nomex® Honeycomb Cores Mechanical Properties and Failure Criteria Based on Experimental and Numerical Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10106,51 +10106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche expérimentale et numérique dédiée à l'identification des propriétés mécaniques des âmes nids d'abeilles Nomex®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10240,51 +10240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III European Conference on Computational Mechanics Solids, Structures and Coupled Problems in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10348,51 +10348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10430,106 +10430,106 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of residual stresses in a composite curved sandwich beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Saint-Etienne, France. pp.672-678, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -10546,51 +10546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure and effective elastic properties predictions of Nomex (R) honeycomb cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Composite Materials (ECCM 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10628,51 +10628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation multi-échelle des voiliers multi-coques constitués d'âmes en nid d'abeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Sport et Recherche en Pays de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Nantes, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10710,51 +10710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation multi-échelle dédiées à la réparation des voiliers de courses constitués d'âmes Nomex®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14es Journées Nationales des Matériaux Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10805,51 +10805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10922,64 +10922,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'un catamaran de course soumis à la houle et à l'impact hydrodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es Journées hydrodynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11030,51 +11030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Benoît Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11242,51 +11242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed physical-phenomenological approach for the Mullins effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11402,51 +11402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth European Conference on Constitutive Models for Rubber (ECCMR 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp.15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11484,51 +11484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation multi-échelle des voiliers de course multicoques constitués d'âmes Nomex®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14es Journées Nationales sur les Composites (JNC14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11579,51 +11579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11700,51 +11700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11780,1163 +11780,1163 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement d'un caoutchouc naturel dans lequel se propage une fissure de fatigue</w:t>
+                <w:t xml:space="preserve">Crack growth in filled natural rubber under cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Grandes vitesses et Forts gradients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
+              <w:t xml:space="preserve">Europe-China Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008134v1</w:t>
+                <w:t xml:space="preserve">hal-01008041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack growth in filled natural rubber under cyclic loading</w:t>
+                <w:t xml:space="preserve">Endommagement d'un caoutchouc naturel dans lequel se propage une fissure de fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe-China Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Grandes vitesses et Forts gradients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008041v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la fréquence de sollicitation sur le faciès de rupture de pièces élastomères en fatigue</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Briançon</w:t>
+                <w:t xml:space="preserve">Comparison of recent models for the Mullins effect: formulation and finite element implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e Colloque annuel de Rhéologie (GFR), Physique-Chimie des produits formulés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Brest, France</w:t>
+              <w:t xml:space="preserve">3rd European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008313v1</w:t>
+                <w:t xml:space="preserve">hal-01978990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement vibratoire d'une poutre composite carbone epoxy : recalage de modèles éléments finis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Leclerc</w:t>
+                <w:t xml:space="preserve">Crack initiation in filled natural rubber: experimental database and macroscopic observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC13, 13es Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Third European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Londres, United Kingdom. pp.41-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008005v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation d'une fissure dans un caoutchouc naturel chargé : procédure d'essai et analyse macroscopique des fissures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t>
+                <w:t xml:space="preserve">Comparaison de deux modélisations de l'effet Mullins dans les élastomères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e Colloque annuel de Rhéologie, Physique-Chimie des produits formulés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008340v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Mullins effect using damage mechanics: efficiency and limitations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination des coefficients d'élasticité et de rupture des âmes nids d'abeilles : homogénéisation périodique et simulations éléments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Conference on Constitutive Models for Rubber (ECCMR 2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JST Matériaux composites, conception dimensionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, CNAM Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca:2006005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004684v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of recent models for the Mullins effect: formulation and finite element implementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the Mullins effect using damage mechanics: efficiency and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Third European Conference on Constitutive Models for Rubber (ECCMR 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Londres, United Kingdom. pp.237-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978990v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack initiation in filled natural rubber: experimental database and macroscopic observations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+                <w:t xml:space="preserve">Comportement vibratoire d'une poutre composite carbone epoxy : recalage de modèles éléments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Londres, United Kingdom. pp.41-47</w:t>
+              <w:t xml:space="preserve">JNC13, 13es Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004685v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux modélisations de l'effet Mullins dans les élastomères</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">Initiation d'une fissure dans un caoutchouc naturel chargé : procédure d'essai et analyse macroscopique des fissures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Lorient, France</w:t>
+              <w:t xml:space="preserve">38e Colloque annuel de Rhéologie, Physique-Chimie des produits formulés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875158v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des coefficients d'élasticité et de rupture des âmes nids d'abeilles : homogénéisation périodique et simulations éléments finis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence de la fréquence de sollicitation sur le faciès de rupture de pièces élastomères en fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JST Matériaux composites, conception dimensionnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">38e Colloque annuel de Rhéologie (GFR), Physique-Chimie des produits formulés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008059v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of the three-dimensional hydrodynamic problem</w:t>
               </w:r>
@@ -12948,51 +12948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundy Donguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13052,51 +13052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche macromoléculaire pour la modélisation de l'hystérésis et de l'effet Mullins dans les caoutchoucs naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13298,51 +13298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new modelling of the Mullins'effect and viscoelasticity of elastomers based on physical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13436,51 +13436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundy Donguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13661,51 +13661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensionnal Hydroelastic Water Entry: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundy Donguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13782,51 +13782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Composite Materials: Testing, Desing and Acceptance Criteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13890,51 +13890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14002,51 +14002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundy Donguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14136,51 +14136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14525,90 +14525,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage modelling and predictions of carbon/epoxy laminate used on race multihyll sailboats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIM OUEST 2000, European Conference Marine Technology - Industry &amp; Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14851,77 +14851,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle élasto-visco-plastique endommageable couplé avec des dérivées fractionnaires pour matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15237,51 +15237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C9C6E3A"/>
+    <w:nsid w:val="B74CAA0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15468,51 +15468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gornet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8891-8760" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057474125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419269835" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2025.11.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Katunin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Pivdiablyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.109898" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Muller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hurmane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Henri Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyrac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983211025690" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250553v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112338" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Sudevan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Krasnobrizha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hamonou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalandon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018052" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kaminski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.09.077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D91285319F21F73DE947CF92478596695EC8136E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.09.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Mateos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.25.181-200" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jollivet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Leray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.639" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ijaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Yasir Alam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240282v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.123" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.03.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510374166" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carti&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998309359214" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007067v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701675370" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701672443" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006742v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.02.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006894v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004902v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2005.06.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.05.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96MFD265-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004914v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boutaous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peseux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader B&#233;laidi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2005.11.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2006.004.119" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ollier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.16.167-190" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006955v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perocheau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006727v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lombard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006935v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bundy Donguy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2005.04.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2003.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010941v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0495386" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004954v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00136-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007077v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0922-5382(98)80059-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360171v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713539v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lemartinel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Chabot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshan V. Dave" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919358v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bridonneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443124v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Guldner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-54" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943005v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maitay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443115v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895783v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443133v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621545v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentzi Aretxabaleta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621627v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314360v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349712v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240679v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240659v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240668v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912231v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242654v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240335v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kemlin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-41" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240361v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240356v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240369v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jurkowski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008222v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240365v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240579v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008265v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Zabala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008264v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodei Zabala" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009046v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144433v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11687-49" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008549v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597545v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008263v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008000v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodei Etxezarreta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Kamran-Ali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sohier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cognard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008902v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008306v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D.R. Carti&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385834v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385745v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943028v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008191v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008551v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156152v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alessandrini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rolland" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007979v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008218v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391098v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094746v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rocheau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-19" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008900v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722690v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689154v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391095v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ostoja-Kuczynski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927033v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008341v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004689v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008134v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008041v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perocheau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008313v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brian&#231;on" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008005v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008340v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004684v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978990v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004685v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875158v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008059v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008493v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tourbier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2002-1142" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007905v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875164v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007784v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008552v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2002-39043" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008335v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009051v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fontaine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007734v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Royer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008192v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008482v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007793v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_75" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008271v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008491v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sablin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759167v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-4738-5_19" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008225v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240644v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00828359v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00470296v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gornet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8891-8760" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057474125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419269835" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2025.11.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Katunin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Pivdiablyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.109898" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Muller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hurmane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Henri Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyrac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983211025690" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250553v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112338" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Sudevan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hamonou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalandon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919306v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Krasnobrizha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kaminski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.09.077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D91285319F21F73DE947CF92478596695EC8136E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.09.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jollivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Leray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.639" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Mateos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.25.181-200" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ijaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Yasir Alam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240282v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.123" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.03.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510374166" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carti&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998309359214" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701672443" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007067v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701675370" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006742v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.02.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006894v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004902v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2005.06.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151389v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2006.004.119" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.05.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96MFD265-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boutaous" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peseux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader B&#233;laidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2005.11.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perocheau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ollier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.16.167-190" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006727v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lombard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006935v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bundy Donguy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2005.04.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2003.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010941v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0495386" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004954v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00136-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007077v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0922-5382(98)80059-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360171v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713539v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lemartinel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Chabot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshan V. Dave" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919358v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bridonneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443124v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Guldner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-54" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443114v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maitay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895783v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443108v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621627v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentzi Aretxabaleta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314360v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349712v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240679v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240659v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240668v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912231v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242654v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240335v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240351v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240340v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kemlin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240346v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240361v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240356v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240369v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jurkowski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008222v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240365v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240579v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Zabala" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004695v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-41" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008264v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodei Zabala" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11687-49" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144433v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009046v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008549v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597545v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008263v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008000v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodei Etxezarreta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Kamran-Ali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sohier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cognard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008902v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008306v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D.R. Carti&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385834v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385745v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943028v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008191v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008551v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156152v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alessandrini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rolland" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007979v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008218v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391098v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094746v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rocheau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-19" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008900v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722690v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689154v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391095v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ostoja-Kuczynski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927033v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008341v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004689v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008041v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perocheau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008134v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978990v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004685v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875158v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008059v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008005v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008340v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008313v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brian&#231;on" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008493v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tourbier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2002-1142" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007905v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875164v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007784v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008552v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2002-39043" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008335v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009051v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fontaine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007734v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Royer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008192v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008482v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007793v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_75" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008271v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008491v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sablin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759167v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-4738-5_19" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008225v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240644v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00828359v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00470296v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>