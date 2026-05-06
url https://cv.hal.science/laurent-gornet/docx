--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1381,295 +1381,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-heating Method for Fatigue Limit Determination on Thermoplastic Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Peyrac</w:t>
+                <w:t xml:space="preserve">Propriétés mécaniques en fatigue à grands nombres de cycles des composites carbone époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jollivet</w:t>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Leray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.12.639⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), pp.181-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.25.181-200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253494v1</w:t>
+                <w:t xml:space="preserve">hal-01240283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés mécaniques en fatigue à grands nombres de cycles des composites carbone époxy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Self-heating Method for Fatigue Limit Determination on Thermoplastic Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Peyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (2), pp.181-200. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 133, pp.129-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rcma.25.181-200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.12.639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240283v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of delamination crack growth in carbon/fiber epoxy composite laminates using non-local interface damage model</w:t>
               </w:r>
@@ -1785,51 +1785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Determination of the High Cycle Fatigue Limit Curve of Carbon Fiber Epoxy Matrix Composite Laminates by Thermography Methodology: Tests and Finite Element Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2186,235 +2186,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rate Dependent Constitutive Model for Carbon-Fiber Reinforced Plastic Woven Fabrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of Nomex honeycomb cores, linear and nonlinear behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 14 (8), pp.619-631. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376490701672443⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 14 (8), pp.589-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376490701675370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004935v1</w:t>
+                <w:t xml:space="preserve">hal-01007067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Nomex honeycomb cores, linear and nonlinear behaviours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Rate Dependent Constitutive Model for Carbon-Fiber Reinforced Plastic Woven Fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 14 (8), pp.589-601. </w:t>
+              <w:t xml:space="preserve">, 2007, 14 (8), pp.619-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15376490701675370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15376490701672443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007067v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new constitutive equations for the Mullins effect in rubber using the network alteration theory</w:t>
               </w:r>
@@ -2426,51 +2426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2543,51 +2543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal Computer Material &amp; Continua Tech Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2710,351 +2710,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rate dependent constitutive model for glass-fiber/epoxy-matrix woven fabrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+                <w:t xml:space="preserve">Characterization of residual stresses in a composite curved sandwich beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3970/cmc.2006.004.119⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (4), pp.672-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151389v1</w:t>
+                <w:t xml:space="preserve">hal-01005924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of residual stresses in a composite curved sandwich beam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+                <w:t xml:space="preserve">A new modelling of plasticity coupled with the damage and identification for carbon fibre composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Bélaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2005.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.05.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01005924v1</w:t>
+                <w:t xml:space="preserve">hal-01004914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modelling of plasticity coupled with the damage and identification for carbon fibre composite laminates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Peseux</w:t>
+                <w:t xml:space="preserve">A rate dependent constitutive model for glass-fiber/epoxy-matrix woven fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Bélaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74 (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (3), pp.119-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2005.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3970/cmc.2006.004.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004914v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance de la cavitation lors de la fissuration en fatigue du caoutchouc naturel chargé</w:t>
               </w:r>
@@ -3183,51 +3183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions modèles expériences sur des âmes nids d'abeilles Nomex (R) : application au design d'un voilier multicoque de course océanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3287,51 +3287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des coefficients d'élasticité et de rupture d'âmes nids d'abeilles Nomex (R) : homogénéisation périodique et simulation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3378,51 +3378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic impact : Numerical and experimental investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3521,51 +3521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3729,51 +3729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theory of network alteration for the Mullins effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4578,51 +4578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4788,1180 +4788,1180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a constitutive equation for fatigue and self-heating analysis of thermoplastic copolyester</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Robard</w:t>
+                <w:t xml:space="preserve">Behaviour of bolted composite joints in hygro-thermal environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC16 - 16th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athens, Greece. pp.24 - 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443114v1</w:t>
+                <w:t xml:space="preserve">hal-02443108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une loi de comportement pour la fatigue et l'auto-échauffement d'un thermoplastique copolyester-ether</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Robard</w:t>
+                <w:t xml:space="preserve">Experimental monitoring of the self-heating properties of thermoplastic composite materials during tensile and cyclic tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hurmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Peyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national MECAMAT Aussois « Matériaux Numériques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">FATIGUE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943005v1</w:t>
+                <w:t xml:space="preserve">hal-01895811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental monitoring of the self-heating properties of thermoplastic composite materials during tensile and cyclic tests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Peyrac</w:t>
+                <w:t xml:space="preserve">Développement d'une loi de comportement pour la fatigue et l'auto-échauffement d'un thermoplastique copolyester-ether</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Maitay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FATIGUE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque national MECAMAT Aussois « Matériaux Numériques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895811v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of mechanical performances of composite assemblies in a hygro-thermo-mechanical environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
+                <w:t xml:space="preserve">Development of a constitutive equation for fatigue and self-heating analysis of thermoplastic copolyester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMC16 - 16th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443115v1</w:t>
+                <w:t xml:space="preserve">hal-02443114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated estimation of fatigue performances of thermoplastic composite material by self-heating monitoring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Peyrac</w:t>
+                <w:t xml:space="preserve">Durability of mechanical performances of composite assemblies in a hygro-thermo-mechanical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanna Pivdiablyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">EMMC16 - 16th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895783v1</w:t>
+                <w:t xml:space="preserve">hal-02443115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of bolted composite joints in hygro-thermal environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+                <w:t xml:space="preserve">Accelerated estimation of fatigue performances of thermoplastic composite material by self-heating monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hurmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Peyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Athens, Greece. pp.24 - 28</w:t>
+              <w:t xml:space="preserve">ECCM 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443108v1</w:t>
+                <w:t xml:space="preserve">hal-01895783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la sensibilité à la vitesse de déformation des matériaux composites à l'aide d'une approche aux dérivées fractionnaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+                <w:t xml:space="preserve">Determination of the fatigue limit for carbon/epoxy composite with a centre hole through self-heating methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepika Sudevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Material</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621627v1</w:t>
+                <w:t xml:space="preserve">hal-02443133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the fatigue limit for carbon/epoxy composite with a centre hole through self-heating methodology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination de la souplesse d'un assemblage boulonné à l'aide d'une démarche d'homogénéisation : application au cas des composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hamonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Material</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Xi'An, China</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443133v1</w:t>
+                <w:t xml:space="preserve">hal-01621597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la souplesse d'un assemblage boulonné à l'aide d'une démarche d'homogénéisation : application au cas des composites</w:t>
+                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue d'éprouvettes composites carbone-époxy tissés soumises à un impact basse énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auger</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepika Sudevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621597v1</w:t>
+                <w:t xml:space="preserve">hal-01621545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue d'éprouvettes composites carbone-époxy tissés soumises à un impact basse énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la sensibilité à la vitesse de déformation des matériaux composites à l'aide d'une approche aux dérivées fractionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621545v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de lois de comportement de composites à matrice thermodurcissable ou thermoplastique en dynamique rapide</w:t>
               </w:r>
@@ -6239,515 +6239,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement d’hystérésis des matériaux composites avec un modèle élasto-plastique endommageable et des dérivées fractionnaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue d’un tissu carbone à matrice thermoplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19es Journées Nationales sur les Composites - JNC15</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites - JNC19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240679v1</w:t>
+                <w:t xml:space="preserve">hal-01240659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue d’un tissu carbone à matrice thermoplastique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loi de comportement « générale » pour matériaux composites thermodures ou thermoplastiques en dynamique rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites - JNC19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240659v1</w:t>
+                <w:t xml:space="preserve">hal-01240668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi de comportement « générale » pour matériaux composites thermodures ou thermoplastiques en dynamique rapide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du comportement d’hystérésis des matériaux composites avec un modèle élasto-plastique endommageable et des dérivées fractionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites - JNC19</w:t>
+              <w:t xml:space="preserve">19es Journées Nationales sur les Composites - JNC15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240668v1</w:t>
+                <w:t xml:space="preserve">hal-01240679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general behaviour law in order to model thermoset and thermoplastic composite materials subjected to dynamic loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement hystérétique en cisaillement des composites avec des modèles fractionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites - JNC19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912231v1</w:t>
+                <w:t xml:space="preserve">hal-01240673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hystérétique en cisaillement des composites avec des modèles fractionnaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Modesto Mateos</w:t>
+                <w:t xml:space="preserve">A general behaviour law in order to model thermoset and thermoplastic composite materials subjected to dynamic loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites - JNC19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240673v1</w:t>
+                <w:t xml:space="preserve">hal-04912231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the hysteresis composite behavior using an elasto-plasto-damage model with fractional derivatives</w:t>
               </w:r>
@@ -6917,1495 +6917,1495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid determination of the fatigue properties of carbon fiber epoxy matrix composite laminates by self heating tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hysteretic shear behaviour of fibre-reinforced composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JST - AMAC - Transition statique – dynamique dans les matériaux et structures composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA Chatillon, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCM16 - 16th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240335v1</w:t>
+                <w:t xml:space="preserve">hal-01240346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of strain rate effects on a woven composite fabric</w:t>
+                <w:t xml:space="preserve">Rapid determination of the fatigue properties of carbon fiber epoxy matrix composite laminates by self heating tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Krasnobrizha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Séville, Spain</w:t>
+              <w:t xml:space="preserve">JST - AMAC - Transition statique – dynamique dans les matériaux et structures composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA Chatillon, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240351v1</w:t>
+                <w:t xml:space="preserve">hal-01240335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid determination of the fatigue properties of carbon fiber epoxy matrix composite laminates by self heating tests</w:t>
+                <w:t xml:space="preserve">Numerical modelling of strain rate effects on a woven composite fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kemlin</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM16 - 16th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240340v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretic shear behaviour of fibre-reinforced composite laminates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid determination of the fatigue properties of carbon fiber epoxy matrix composite laminates by self heating tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kemlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM16 - 16th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240346v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretic behaviour of fibre-reinforced composites under shear</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unified model for Mullins effect and high cycle fatigue life prediction of rubber materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eighth European Conference on Constitutive Models for Rubber (ECCMR VIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.217-224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b14964-41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240361v1</w:t>
+                <w:t xml:space="preserve">hal-01004695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid determination of the fatigue curve of a carbon fibers epoxy matrix composite laminates by thermography methodology</w:t>
+                <w:t xml:space="preserve">Comportement thermomécanique lors de dégradations de fatigue : caractérisation des propriétés mécaniques et thermiques d’un matériau composite à fibre de carbone et résine époxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Jurkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Japanese-European Symposium on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, N, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240356v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermomécanique lors de dégradations de fatigue : caractérisation des propriétés mécaniques et thermiques d’un matériau composite à fibre de carbone et résine époxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hysteretic behaviour of fibre-reinforced composites under shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, N, France</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240369v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE simulation of the rapid determination of the hight cycle fatigue limit curve of carbon epoxy matrix composite laminates by thermographic methodology</w:t>
+                <w:t xml:space="preserve">Rapid determination of the fatigue curve of a carbon fibers epoxy matrix composite laminates by thermography methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Defect and Material Mechanics - ISDMM13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">13th Japanese-European Symposium on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008222v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des fissures dans un stratifié carbone/époxy soumis à des essais de fatigue: étude par tomographie X</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FE simulation of the rapid determination of the hight cycle fatigue limit curve of carbon epoxy matrix composite laminates by thermographic methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Defect and Material Mechanics - ISDMM13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240365v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination rapide de la limite en fatigue de stratifiés carbone/époxy par essais d’auto-échauffement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Etude des fissures dans un stratifié carbone/époxy soumis à des essais de fatigue: étude par tomographie X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240579v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretic shear behaviour of fibre-reinforced composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
+                <w:t xml:space="preserve">Détermination rapide de la limite en fatigue de stratifiés carbone/époxy par essais d’auto-échauffement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kemlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X Congreso Nacional de Materiales Compuestos - MATCOMP'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Algeciras, Spain</w:t>
+              <w:t xml:space="preserve">18ième journées nationales sur les composites - JNC18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008265v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified model for Mullins effect and high cycle fatigue life prediction of rubber materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hysteretic shear behaviour of fibre-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesto Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritz Zabala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth European Conference on Constitutive Models for Rubber (ECCMR VIII)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">X Congreso Nacional de Materiales Compuestos - MATCOMP'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Algeciras, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004695v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteretic behaviour of fibre-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesto Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hodei Zabala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentzi Aretxabaleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8441,360 +8441,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new isotropic hyperelastic strain energy function in terms of invariants and its derivation into a pseudo-elastic model for Mullins effect: application to finite element analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical analysis of fatigue degradations in carbon epoxy laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Westphal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th European Conference on Composite Materials - ECCM15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004687v1</w:t>
+                <w:t xml:space="preserve">hal-01009046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical analysis of fatigue induced damages in carbon/epoxy laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on Composite Materials (ECCM15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical analysis of fatigue degradations in carbon epoxy laminates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new isotropic hyperelastic strain energy function in terms of invariants and its derivation into a pseudo-elastic model for Mullins effect: application to finite element analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Composite Materials - ECCM15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dublin, Ireland. pp.265-271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b11687-49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009046v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of the behavior of sandwich panels submitted to impact loads</w:t>
               </w:r>
@@ -8875,51 +8875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des dommages au choc de composites stratifiés aéronautiques : application à la chute d'objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9000,90 +9000,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteresis modelling for fibre-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesto Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Congreso Nacional de Materiales Compuestos - MATCOMP'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9134,64 +9134,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9216,51 +9216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of mechanical effective properties of laminated composites : Periodic homogenisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesto Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hodei Etxezarreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9268,51 +9268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Composite Structures - ICCS16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9501,51 +9501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12es Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9668,528 +9668,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulations du phénomène de délaminage sous des sollicitations de fatigue dans les structures stratifiées = Modelling and prediction of debonding phenomenon in laminated structures under Fatigue loadings</w:t>
+                <w:t xml:space="preserve">Essais et simulations des âmes Nomex sous des sollicitations de type statique et fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis D.R. Cartié</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Kamran-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Regoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 7 p</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385834v1</w:t>
+                <w:t xml:space="preserve">hal-00385745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais et simulations des âmes Nomex sous des sollicitations de type statique et fatigue</w:t>
+                <w:t xml:space="preserve">Modélisation et simulations du phénomène de délaminage sous des sollicitations de fatigue dans les structures stratifiées = Modelling and prediction of debonding phenomenon in laminated structures under Fatigue loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Regoin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ijaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D.R. Cartié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385745v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Nomex® Honeycomb Cores Mechanical Properties and Failure Criteria Based on Experimental and Numerical Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Characterization and Numerical Modelling of the Non-Linear Mechanical Behaviour of Nomex Honeycomb Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Syed Kamran-Ali</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCES’08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Hawai, United States. pp.1307-1322</w:t>
+              <w:t xml:space="preserve">8th World Congress on Computational Mechanics - 5th European Congress on Computational Methods in Applied Sciences and Engineering - WCCM8/ECCOMAS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943028v1</w:t>
+                <w:t xml:space="preserve">hal-01008191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization and Numerical Modelling of the Non-Linear Mechanical Behaviour of Nomex Honeycomb Core</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Nomex® Honeycomb Cores Mechanical Properties and Failure Criteria Based on Experimental and Numerical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Kamran-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Computational Mechanics - 5th European Congress on Computational Methods in Applied Sciences and Engineering - WCCM8/ECCOMAS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Venice, Italy</w:t>
+              <w:t xml:space="preserve">ICCES’08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Hawai, United States. pp.1307-1322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008191v1</w:t>
+                <w:t xml:space="preserve">hal-04943028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche expérimentale et numérique dédiée à l'identification des propriétés mécaniques des âmes nids d'abeilles Nomex®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Kamran-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Regoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10208,1085 +10208,1085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of Nomex (R) honeycomb cores : failure and effective elastic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of residual stresses in a composite curved sandwich beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III European Conference on Computational Mechanics Solids, Structures and Coupled Problems in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROMECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Saint-Etienne, France. pp.672-678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008551v1</w:t>
+                <w:t xml:space="preserve">hal-01007979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un grand multicoque de course au large : l’exemple d’ORANGE 2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Failure and effective elastic properties predictions of Nomex (R) honeycomb cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">12th European Conference on Composite Materials (ECCM 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156152v1</w:t>
+                <w:t xml:space="preserve">hal-01008218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of residual stresses in a composite curved sandwich beam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+                <w:t xml:space="preserve">Conception d’un grand multicoque de course au large : l’exemple d’ORANGE 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ATMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01007979v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure and effective elastic properties predictions of Nomex (R) honeycomb cores</w:t>
+                <w:t xml:space="preserve">Numerical modelling of Nomex (R) honeycomb cores : failure and effective elastic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Composite Materials (ECCM 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Biarritz, France</w:t>
+              <w:t xml:space="preserve">III European Conference on Computational Mechanics Solids, Structures and Coupled Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008218v1</w:t>
+                <w:t xml:space="preserve">hal-01008551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation multi-échelle des voiliers multi-coques constitués d'âmes en nid d'abeille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-mechanism of fatigue crack growth: Comparison between carbon black filled NR and SBR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pérocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sport et Recherche en Pays de la Loire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth European Conference on Constitutive Models for Rubber, ECCMR 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp.115-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781315140216-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008906v1</w:t>
+                <w:t xml:space="preserve">hal-04722690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation multi-échelle dédiées à la réparation des voiliers de courses constitués d'âmes Nomex®</w:t>
+                <w:t xml:space="preserve">Influence of Mullins effect on local strains and stresses in structures-Numerical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14es Journées Nationales des Matériaux Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Fourth European Conference on Constitutive Models for Rubber, ECCMR 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391098v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-mechanism of fatigue crack growth: comparison between carbon black filled natural and styrene butadiene rubbers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation d'un catamaran de course soumis à la houle et à l'impact hydrodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Pérocheau</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCMR IV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10es Journées hydrodynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094746v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'un catamaran de course soumis à la houle et à l'impact hydrodynamique</w:t>
+                <w:t xml:space="preserve">Simulation multi-échelle des voiliers multi-coques constitués d'âmes en nid d'abeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es Journées hydrodynamiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque Sport et Recherche en Pays de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Nantes, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008900v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-mechanism of fatigue crack growth: Comparison between carbon black filled NR and SBR</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation multi-échelle dédiées à la réparation des voiliers de courses constitués d'âmes Nomex®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Pérocheau</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth European Conference on Constitutive Models for Rubber, ECCMR 2005</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14es Journées Nationales des Matériaux Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Compiègne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722690v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Mullins effect on local strains and stresses in structures-Numerical analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-mechanism of fatigue crack growth: comparison between carbon black filled natural and styrene butadiene rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pérocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth European Conference on Constitutive Models for Rubber, ECCMR 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCMR IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp.115-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781315140216-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689154v1</w:t>
+                <w:t xml:space="preserve">hal-01094746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed physical-phenomenological approach for the Mullins effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11402,51 +11402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth European Conference on Constitutive Models for Rubber (ECCMR 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp.15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11484,51 +11484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation multi-échelle des voiliers de course multicoques constitués d'âmes Nomex®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14es Journées Nationales sur les Composites (JNC14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11547,2001 +11547,2001 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation et propagation de fissures de fatigue dans un caoutchouc naturel chargé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Theoretical and numerical limitations for the simulation of crack propagation in natural rubber components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS 19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Poitiers, France</w:t>
+              <w:t xml:space="preserve">3rd European Conference on Constitutive Models for Rubber (ECCMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008341v1</w:t>
+                <w:t xml:space="preserve">hal-01004689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and numerical limitations for the simulation of crack propagation in natural rubber components</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t>
+                <w:t xml:space="preserve">Initiation et propagation de fissures de fatigue dans un caoutchouc naturel chargé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Constitutive Models for Rubber (ECCMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">DEPOS 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004689v1</w:t>
+                <w:t xml:space="preserve">hal-01008341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack growth in filled natural rubber under cyclic loading</w:t>
+                <w:t xml:space="preserve">Endommagement d'un caoutchouc naturel dans lequel se propage une fissure de fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Perocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe-China Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Grandes vitesses et Forts gradients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008041v1</w:t>
+                <w:t xml:space="preserve">hal-01008134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement d'un caoutchouc naturel dans lequel se propage une fissure de fatigue</w:t>
+                <w:t xml:space="preserve">Crack growth in filled natural rubber under cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Grandes vitesses et Forts gradients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
+              <w:t xml:space="preserve">Europe-China Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008134v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of recent models for the Mullins effect: formulation and finite element implementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">Influence de la fréquence de sollicitation sur le faciès de rupture de pièces élastomères en fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">38e Colloque annuel de Rhéologie (GFR), Physique-Chimie des produits formulés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978990v1</w:t>
+                <w:t xml:space="preserve">hal-01008313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack initiation in filled natural rubber: experimental database and macroscopic observations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+                <w:t xml:space="preserve">Comportement vibratoire d'une poutre composite carbone epoxy : recalage de modèles éléments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Londres, United Kingdom. pp.41-47</w:t>
+              <w:t xml:space="preserve">JNC13, 13es Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004685v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux modélisations de l'effet Mullins dans les élastomères</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">Initiation d'une fissure dans un caoutchouc naturel chargé : procédure d'essai et analyse macroscopique des fissures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Lorient, France</w:t>
+              <w:t xml:space="preserve">38e Colloque annuel de Rhéologie, Physique-Chimie des produits formulés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875158v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des coefficients d'élasticité et de rupture des âmes nids d'abeilles : homogénéisation périodique et simulations éléments finis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the Mullins effect using damage mechanics: efficiency and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lombard</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JST Matériaux composites, conception dimensionnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Third European Conference on Constitutive Models for Rubber (ECCMR 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Londres, United Kingdom. pp.237-243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008059v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Mullins effect using damage mechanics: efficiency and limitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of recent models for the Mullins effect: formulation and finite element implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Conference on Constitutive Models for Rubber (ECCMR 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Londres, United Kingdom. pp.237-243</w:t>
+              <w:t xml:space="preserve">3rd European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004684v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement vibratoire d'une poutre composite carbone epoxy : recalage de modèles éléments finis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Leclerc</w:t>
+                <w:t xml:space="preserve">Crack initiation in filled natural rubber: experimental database and macroscopic observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC13, 13es Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Third European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Londres, United Kingdom. pp.41-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008005v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation d'une fissure dans un caoutchouc naturel chargé : procédure d'essai et analyse macroscopique des fissures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t>
+                <w:t xml:space="preserve">Comparaison de deux modélisations de l'effet Mullins dans les élastomères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e Colloque annuel de Rhéologie, Physique-Chimie des produits formulés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008340v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la fréquence de sollicitation sur le faciès de rupture de pièces élastomères en fatigue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination des coefficients d'élasticité et de rupture des âmes nids d'abeilles : homogénéisation périodique et simulations éléments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e Colloque annuel de Rhéologie (GFR), Physique-Chimie des produits formulés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JST Matériaux composites, conception dimensionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, CNAM Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca:2006005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008313v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation of the three-dimensional hydrodynamic problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Peseux</w:t>
+                <w:t xml:space="preserve">Conception et réalisation d'un essai de fatigue sur caoutchouc naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2002 Pressure Vessels and Piping Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIIIème journées du GFP Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008493v1</w:t>
+                <w:t xml:space="preserve">hal-01875164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche macromoléculaire pour la modélisation de l'hystérésis et de l'effet Mullins dans les caoutchoucs naturels</w:t>
+                <w:t xml:space="preserve">A new modelling of the Mullins'effect and viscoelasticity of elastomers based on physical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIes journées du GFP Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Brest, France</w:t>
+              <w:t xml:space="preserve">International Rubber Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007905v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation d'un essai de fatigue sur caoutchouc naturel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+                <w:t xml:space="preserve">Numerical modelling of the three-dimensional slamming problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bundy Donguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème journées du GFP Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Symposium on Fluid Structure Interaction, Aeroelasticity, and Flow Induced Vibration and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2002-39043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875164v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modelling of the Mullins'effect and viscoelasticity of elastomers based on physical approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+                <w:t xml:space="preserve">Modelling and simulation of the three-dimensional hydrodynamic problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bundy Donguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Rubber Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2002 Pressure Vessels and Piping Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, 2002, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/PVP2002-1142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007784v1</w:t>
+                <w:t xml:space="preserve">hal-01008493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of the three-dimensional slamming problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Peseux</w:t>
+                <w:t xml:space="preserve">Approche macromoléculaire pour la modélisation de l'hystérésis et de l'effet Mullins dans les caoutchoucs naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Fluid Structure Interaction, Aeroelasticity, and Flow Induced Vibration and Noise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIIIes journées du GFP Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/IMECE2002-39043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01008552v1</w:t>
+                <w:t xml:space="preserve">hal-01007905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the loading conditions on fatigue properties for filled elastomers</w:t>
               </w:r>
@@ -13642,411 +13642,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensionnal Hydroelastic Water Entry: Preliminary Results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A damage mechanics modeling and identification for carbon fiber composite laminates used on race multihull sailboat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
+                <w:t xml:space="preserve">Jean Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Offshore and Polar Engineering Conference, ISOPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">Symposium on Composite Materials: Testing, Desing and Acceptance Criteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009051v1</w:t>
+                <w:t xml:space="preserve">hal-01007734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A damage mechanics modeling and identification for carbon fiber composite laminates used on race multihull sailboat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental identification and rheological modeling of the Mullins effect for carbon black-filled rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Composite Materials: Testing, Desing and Acceptance Criteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">8th International Seminar on Elastomers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007734v1</w:t>
+                <w:t xml:space="preserve">hal-01008192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental identification and rheological modeling of the Mullins effect for carbon black-filled rubber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+                <w:t xml:space="preserve">Three-Dimensionnal Hydroelastic Water Entry: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bundy Donguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Seminar on Elastomers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Le Mans, France</w:t>
+              <w:t xml:space="preserve">11th International Offshore and Polar Engineering Conference, ISOPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008192v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique tridimensionnelle de l'impact hydrodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundy Donguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14136,51 +14136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14212,269 +14212,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rate dependent constitutive model for carbon-fibre / epoxy-matrix woven fabrics submitted to dynamic loadings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification et simulations éléments finis des phénomènes de délaminage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIrd European Conference on Computational Mechanics (ECCM 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composite 2000, Matériaux composites, conception dimensionnement maintenance &amp; surveillance des pièces en matériaux composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007793v1</w:t>
+                <w:t xml:space="preserve">hal-01008271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et simulations éléments finis des phénomènes de délaminage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rate dependent constitutive model for carbon-fibre / epoxy-matrix woven fabrics submitted to dynamic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite 2000, Matériaux composites, conception dimensionnement maintenance &amp; surveillance des pièces en matériaux composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IIIrd European Conference on Computational Mechanics (ECCM 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.105-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-5370-3_75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008271v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and identification of mechanical damage behaviour : case of carbon-epoxy laminage used on race multihull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sablin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14525,77 +14525,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage modelling and predictions of carbon/epoxy laminate used on race multihyll sailboats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15237,51 +15237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B74CAA0C"/>
+    <w:nsid w:val="264560F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15468,51 +15468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gornet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8891-8760" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057474125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419269835" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2025.11.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Katunin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Pivdiablyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.109898" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Muller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hurmane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Henri Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyrac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983211025690" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250553v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112338" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Sudevan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hamonou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalandon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919306v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Krasnobrizha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kaminski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.09.077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D91285319F21F73DE947CF92478596695EC8136E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.09.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jollivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Leray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.639" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Mateos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.25.181-200" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ijaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Yasir Alam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240282v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.123" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.03.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510374166" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carti&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998309359214" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701672443" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007067v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701675370" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006742v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.02.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006894v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004902v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2005.06.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151389v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2006.004.119" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.05.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96MFD265-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boutaous" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peseux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader B&#233;laidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2005.11.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perocheau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ollier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.16.167-190" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006727v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lombard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006935v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bundy Donguy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2005.04.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2003.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010941v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0495386" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004954v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00136-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007077v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0922-5382(98)80059-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360171v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713539v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lemartinel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Chabot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshan V. Dave" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919358v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bridonneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443124v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Guldner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-54" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443114v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maitay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895783v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443108v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621627v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentzi Aretxabaleta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314360v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349712v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240679v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240659v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240668v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912231v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242654v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240335v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240351v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240340v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kemlin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240346v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240361v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240356v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240369v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jurkowski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008222v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240365v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240579v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Zabala" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004695v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-41" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008264v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodei Zabala" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11687-49" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144433v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009046v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008549v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597545v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008263v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008000v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodei Etxezarreta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Kamran-Ali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sohier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cognard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008902v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008306v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D.R. Carti&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385834v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385745v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943028v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008191v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008551v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156152v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alessandrini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rolland" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007979v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008218v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391098v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094746v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rocheau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-19" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008900v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722690v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689154v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391095v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ostoja-Kuczynski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927033v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008341v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004689v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008041v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perocheau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008134v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978990v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004685v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875158v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008059v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008005v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008340v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008313v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brian&#231;on" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008493v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tourbier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2002-1142" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007905v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875164v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007784v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008552v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2002-39043" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008335v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009051v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fontaine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007734v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Royer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008192v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008482v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007793v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_75" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008271v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008491v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sablin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759167v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-4738-5_19" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008225v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240644v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00828359v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00470296v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gornet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8891-8760" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057474125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419269835" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2025.11.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Katunin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Pivdiablyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.109898" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Muller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hurmane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Henri Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyrac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983211025690" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250553v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112338" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Sudevan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hamonou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalandon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919306v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Krasnobrizha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kaminski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.09.077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D91285319F21F73DE947CF92478596695EC8136E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.09.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesto Mateos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.25.181-200" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jollivet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Leray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.639" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ijaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Yasir Alam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240282v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.123" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.03.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510374166" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carti&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998309359214" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007067v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701675370" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701672443" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006742v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.02.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006894v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004902v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2005.06.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.05.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96MFD265-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004914v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boutaous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peseux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader B&#233;laidi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2005.11.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2006.004.119" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perocheau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ollier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.16.167-190" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006727v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lombard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006935v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bundy Donguy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2005.04.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2003.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010941v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0495386" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004954v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00136-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007077v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0922-5382(98)80059-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360171v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713539v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lemartinel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Chabot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshan V. Dave" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919358v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bridonneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443124v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Guldner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-54" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943005v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maitay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443114v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443115v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895783v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443133v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621545v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentzi Aretxabaleta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621627v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314360v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349712v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240679v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912231v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242654v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240335v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kemlin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-41" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240369v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jurkowski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240361v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240356v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008222v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240365v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240579v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008265v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Zabala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008264v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodei Zabala" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009046v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144433v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11687-49" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008549v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597545v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008263v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008000v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodei Etxezarreta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Kamran-Ali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sohier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cognard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008902v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008306v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D.R. Carti&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385745v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385834v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008191v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007979v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008218v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156152v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alessandrini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rolland" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008551v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722690v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rocheau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-19" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689154v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008900v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008906v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391098v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094746v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391095v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ostoja-Kuczynski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927033v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004689v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008341v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008134v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008041v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perocheau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008313v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brian&#231;on" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008005v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008340v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004684v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978990v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004685v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875158v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008059v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875164v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007784v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008552v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tourbier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2002-39043" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008493v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2002-1142" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007905v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008335v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007734v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Royer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008192v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009051v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fontaine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008482v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008271v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007793v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_75" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008491v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sablin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759167v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-4738-5_19" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008225v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240644v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00828359v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00470296v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>