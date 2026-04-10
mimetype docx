--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -186,329 +186,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (119)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (118)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high pressure on microstructure and mechanical and optical properties of nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering</w:t>
+                <w:t xml:space="preserve">Effect of environmental conditions on the ageing behaviour of 3Y-TZP grinding media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+                <w:t xml:space="preserve">A Pacquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">D Bouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">N Benameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
+                <w:t xml:space="preserve">J Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 45 (15), pp.117579. </w:t>
+              <w:t xml:space="preserve">, 2025, 45, pp.117677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104804v1</w:t>
+                <w:t xml:space="preserve">hal-05231764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of environmental conditions on the ageing behaviour of 3Y-TZP grinding media</w:t>
+                <w:t xml:space="preserve">Effect of high pressure on microstructure and mechanical and optical properties of nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pacquelet</w:t>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Bouttes</w:t>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Benameur</w:t>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Chevalier</w:t>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 45, pp.117677. </w:t>
+              <w:t xml:space="preserve">, 2025, 45 (15), pp.117579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231764v1</w:t>
+                <w:t xml:space="preserve">hal-05104804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of crystallization on the thermomechanical behavior of enamels used for automotive application</w:t>
               </w:r>
@@ -667,51 +667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Fabris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -801,51 +801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Seveyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Borta-Boyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Q Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -890,624 +890,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical evaluation of DIW-printed carbon nanofibers - Alumina-Toughened Zirconia composites</w:t>
+                <w:t xml:space="preserve">Ceramics and ceramic composites for biomedical engineering applications via Direct Ink Writing: Overall scenario, advances in the improvement of mechanical and biological properties and innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Inês dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziliz Ferey</w:t>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Chevalier</w:t>
+                <w:t xml:space="preserve">Márcio Celso Fredel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Márcio Celso Fredel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116745⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161, pp.100841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mser.2024.100841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662860v1</w:t>
+                <w:t xml:space="preserve">hal-04694303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mechanical Properties of Geopolymers as a Function of Their Shaping and Curing Parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical evaluation of DIW-printed carbon nanofibers - Alumina-Toughened Zirconia composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Inês dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziliz Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Zoude</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcio Celso Fredel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ceramics7030057⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (15), pp.116745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623662v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process-structure-property model via physics-based/data-driven hybrid methods for freeze-cast porous ceramics in Si3N4-Si2N2O case system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Mechanical Properties of Geopolymers as a Function of Their Shaping and Curing Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Zoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingqi Liao</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119819⟩</w:t>
+              <w:t xml:space="preserve">Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (3), pp.873-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ceramics7030057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518142v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramics and ceramic composites for biomedical engineering applications via Direct Ink Writing: Overall scenario, advances in the improvement of mechanical and biological properties and innovations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivian Inês dos Santos</w:t>
+                <w:t xml:space="preserve">A process-structure-property model via physics-based/data-driven hybrid methods for freeze-cast porous ceramics in Si3N4-Si2N2O case system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingqi Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingqing Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wenjiu Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 161, pp.100841. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 269, pp.119819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mser.2024.100841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694303v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterization of pastes of alumina-toughened zirconia with additions of carbon nanofibers and evaluation of their printability via material extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Inês dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcio Celso Fredel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Costa de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Márcio Celso Fredel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 131, pp.1784-1801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1669,533 +1669,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First experimental characterization of CaCl2 coated heat exchanger for thermochemical heat transformer applications in industrial waste heat recovery</w:t>
+                <w:t xml:space="preserve">Mg2+, Sr2+, Ag+, and Cu2+ co-doped beta-tricalcium phosphate: Improved thermal stability and mechanical and biological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Michel</w:t>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dufour</w:t>
+                <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Börtlein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Urruth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.120400⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (7), pp.4061-4075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.19093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082816v1</w:t>
+                <w:t xml:space="preserve">hal-04103197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of chemical foaming and direct ink writing for lightweight geopolymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ultra-fine Yttria-Stabilized Zirconia for dental applications: A step forward in the quest towards strong, translucent and aging resistant dental restorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roitero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ritzberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100478⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (7), pp.2852-2863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.11.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229174v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fine Yttria-Stabilized Zirconia for dental applications: A step forward in the quest towards strong, translucent and aging resistant dental restorations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Combination of chemical foaming and direct ink writing for lightweight geopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Zoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.11.048⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.100478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018160v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mg2+, Sr2+, Ag+, and Cu2+ co-doped beta-tricalcium phosphate: Improved thermal stability and mechanical and biological properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First experimental characterization of CaCl2 coated heat exchanger for thermochemical heat transformer applications in industrial waste heat recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Urruth</w:t>
+                <w:t xml:space="preserve">Nicolas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Balvay</w:t>
+                <w:t xml:space="preserve">Clémentine Börtlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Zoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 106 (7), pp.4061-4075. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 227, pp.120400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.19093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.120400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103197v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the additive manufacturing of Zr-based metallic glasses using liquid phase sintering: Reactivity and phase transformation kinetics at the crystalline/amorphous interface</w:t>
               </w:r>
@@ -2462,64 +2462,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of mechanical properties of robocast alumina parts through control of the paste rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2577,797 +2577,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinter‐Based Additive Manufacturing of Graded Porous Titanium Scaffolds by Multi‐Inks 3D Extrusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transparent high-strength nanosized yttria stabilized zirconia obtained by pressure-less sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Akhlaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Camposilvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Goharibajestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Coffigniez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">Sirous Khabbaz Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Boulnat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cleva Ow-Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.2201159. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (15), pp.7187-7195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.202201159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855525v1</w:t>
+                <w:t xml:space="preserve">hal-03786754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent high-strength nanosized yttria stabilized zirconia obtained by pressure-less sintering</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sinter‐Based Additive Manufacturing of Graded Porous Titanium Scaffolds by Multi‐Inks 3D Extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirous Khabbaz Abkenar</w:t>
+                <w:t xml:space="preserve">Marion Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleva Ow-Yang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X Boulnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (15), pp.7187-7195. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2201159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.07.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.202201159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786754v1</w:t>
+                <w:t xml:space="preserve">hal-03855525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct-ink writing of strong and biocompatible titanium scaffolds with bimodal interconnected porosity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Design of advanced one-step hydroxyapatite coatings for biomedical applications using the electrostatic spray deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Tadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Adrien</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matías Jobbagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2021.101859⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 541, pp.148462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03123169v1</w:t>
+                <w:t xml:space="preserve">hal-03107204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Surface Metastability of Today’s Ceramic Bearings a Clinical Issue?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Direct-ink writing of strong and biocompatible titanium scaffolds with bimodal interconnected porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Deluca</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Balvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcs5100273⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.101859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2021.101859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380399v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of interstitials diffusion during debinding/sintering of 3D printed metallic filaments: Application to titanium alloy and its embrittlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 219, pp.117224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robocasting of highly porous ceramics scaffolds with hierarchized porosity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is Surface Metastability of Today’s Ceramic Bearings a Clinical Issue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Prud’homme</w:t>
+                <w:t xml:space="preserve">Alessandro Alan Porporati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.-J. Courtial</w:t>
+                <w:t xml:space="preserve">Rocco Pitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Meille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Deluca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38, pp.101776. </w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (10), pp.273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcs5100273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098114v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous functionalized polymers enable generating and transporting hyperpolarized mixtures of metabolites</w:t>
               </w:r>
@@ -3481,529 +3481,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Mechanical Simulation of Self-Heating of a High-Power Diode Made of Ti3SiC2 (MAX) Phase-on-4H-SiC Substrate</w:t>
+                <w:t xml:space="preserve">Robocasting of highly porous ceramics scaffolds with hierarchized porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valdemar Abou Hamad</w:t>
+                <w:t xml:space="preserve">Lucie Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Soueidan</w:t>
+                <w:t xml:space="preserve">E. Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Hamad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">E.-J. Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Fabregue</w:t>
+                <w:t xml:space="preserve">S. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30, pp.939-949. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.101776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11630-020-1254-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098137v1</w:t>
+                <w:t xml:space="preserve">hal-03098114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of advanced one-step hydroxyapatite coatings for biomedical applications using the electrostatic spray deposition</w:t>
+                <w:t xml:space="preserve">Thermo-Mechanical Simulation of Self-Heating of a High-Power Diode Made of Ti3SiC2 (MAX) Phase-on-4H-SiC Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica Müller</w:t>
+                <w:t xml:space="preserve">Valdemar Abou Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pagnier</w:t>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solene Tadier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Hassan Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matías Jobbagy</w:t>
+                <w:t xml:space="preserve">Damien Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 541, pp.148462. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.939-949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11630-020-1254-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107204v1</w:t>
+                <w:t xml:space="preserve">hal-03098137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of mullite-alumina composite by reaction sintering between Algerian kaolin and amorphous aluminum hydroxide</w:t>
+                <w:t xml:space="preserve">Strength and hydrothermal stability of NiO–stabilized zirconia solid oxide cells fuel electrode supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Bella</w:t>
+                <w:t xml:space="preserve">Peyman Khajavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hamidouche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Henrik Lund Frandsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Vang Hendriksen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.02.199⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (7), pp.4206-4216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210163v1</w:t>
+                <w:t xml:space="preserve">hal-03210140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and hydrothermal stability of NiO–stabilized zirconia solid oxide cells fuel electrode supports</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of mullite-alumina composite by reaction sintering between Algerian kaolin and amorphous aluminum hydroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Lund Frandsen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">M.L. Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Vang Hendriksen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (7), pp.4206-4216. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (11), pp.16208-16220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.01.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.02.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210140v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospinning of in situ synthesized silica-based and calcium phosphate bioceramics for applications in bone tissue engineering: A review</w:t>
               </w:r>
@@ -4015,64 +4015,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Dejob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Tadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4123,51 +4123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal Ageing and Its Effect on Fracture Load of Zirconia Dental Implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mattlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4251,429 +4251,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and hydrothermal ageing of alumina-zirconia composites modified by laser engraving</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Stable and reliable ohmic contact on p-type 4H-SiC up to 1500 h of aging at 600°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdemar Abou Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Abi Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Vogl</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.01.027⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.113694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469054v1</w:t>
+                <w:t xml:space="preserve">hal-02649858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetragonal phase stability maps of ceria-yttria co-doped zirconia: From powders to sintered ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peyman Khajavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Lund Frandsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46 (7), pp.9396-9405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.12.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable and reliable ohmic contact on p-type 4H-SiC up to 1500 h of aging at 600°C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valdemar Abou Hamad</w:t>
+                <w:t xml:space="preserve">Microstructure and hydrothermal ageing of alumina-zirconia composites modified by laser engraving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Abi Tannous</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Fabrègue</w:t>
+                <w:t xml:space="preserve">A. Vogl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 110, pp.113694. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (5), pp.2077-2089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649858v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro cyclic fatigue and hydrothermal aging lifetime assessment of yttria-stabilized zirconia dental ceramics</w:t>
               </w:r>
@@ -4845,51 +4845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 185, pp.55-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4923,103 +4923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double Torsion testing of thin porous zirconia supports for energy applications: Toughness and slow crack growth assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peyman Khajavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Vang Hendriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe W Tavacoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (8), pp.3191-3199. </w:t>
@@ -5057,103 +5057,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the fracture toughness of stabilized zirconia-based solid oxide cells fuel electrode supports: Effects of type and concentration of stabilizer(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peyman Khajavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Vang Hendriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Lund Frandsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (15), pp.5670-5682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5239,51 +5239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Švančárková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galusková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (15), pp.6114-6122. </w:t>
@@ -5347,64 +5347,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Monzavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Noumbissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5455,90 +5455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical salt-ceramic composites for efficient thermochemical energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Materials Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20, pp.100658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5566,472 +5566,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity evolution of expanded vermiculite under pressure: the effect of pre-compaction</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of hardystonite-chitosan biocomposite scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Balima</w:t>
+                <w:t xml:space="preserve">Silvia Stella Ramirez Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+                <w:t xml:space="preserve">Hamada Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Tadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+                <w:t xml:space="preserve">Alexandra Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Reinert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duclaux</w:t>
+                <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42452-019-0627-9⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (7), pp.8804-8814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.01.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285721v1</w:t>
+                <w:t xml:space="preserve">hal-02115206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of grain orientation and magnesium doping on β-tricalcium phosphate resorption behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porosity evolution of expanded vermiculite under pressure: the effect of pre-compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Balima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Gallo</w:t>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Le Gars Santoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.02.045⟩</w:t>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (6), pp.629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-019-0627-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063696v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of hardystonite-chitosan biocomposite scaffolds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of grain orientation and magnesium doping on β-tricalcium phosphate resorption behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Montembault</w:t>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Maire</w:t>
+                <w:t xml:space="preserve">Bastien Le Gars Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 45 (7), pp.8804-8814. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.391-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.01.206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115206v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined wear and ageing of ceramic-on-ceramic bearings in total hip replacement under edge loading conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Al-Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Begand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6102,823 +6102,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D printing of chitosan-calcium phosphate inks: rheology, interactions and characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of surface properties of capillary structures on the thermal behaviour of a LHP flat disk-shaped evaporator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Saiz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Maire</w:t>
+                <w:t xml:space="preserve">R. Giraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10856-018-6201-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142, pp.163-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115186v1</w:t>
+                <w:t xml:space="preserve">hal-02120030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface treatment methods for mitigation of hydrothermal ageing of zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39 (14), pp.4322-4329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface properties of capillary structures on the thermal behaviour of a LHP flat disk-shaped evaporator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">3-D printing of chitosan-calcium phosphate inks: rheology, interactions and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Stella Ramirez Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Maire</w:t>
+                <w:t xml:space="preserve">Eduardo Saiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Tadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 142, pp.163-175. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.04.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10856-018-6201-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120030v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of stresses on ageing kinetics of 3Y- and 4Y- stabilized zirconia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A fast, stepwise procedure to assess time‐temperature equivalence for hydrothermal ageing of zirconia‐based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oberbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 38 (2), pp.753-760. </w:t>
+              <w:t xml:space="preserve">, 2018, 38 (1), pp.181-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.09.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758659v1</w:t>
+                <w:t xml:space="preserve">hal-01677777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-surface assessment of hydrothermal ageing in zirconia-containing femoral heads for hip joint applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The influence of stresses on ageing kinetics of 3Y- and 4Y- stabilized zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.12.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (2), pp.753-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743312v1</w:t>
+                <w:t xml:space="preserve">hal-01758659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast, stepwise procedure to assess time‐temperature equivalence for hydrothermal ageing of zirconia‐based materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sub-surface assessment of hydrothermal ageing in zirconia-containing femoral heads for hip joint applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Begand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (1), pp.181-186. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (3), pp.286 - 295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.08.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677777v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the wick characteristics on the thermal behaviour of a LHP capillary evaporator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 133, pp.22-31. </w:t>
@@ -6956,64 +6956,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the prediction of hydrothermal ageing of 3Y-TZP bioceramics from processing parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 144, pp.245 - 256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7175,661 +7175,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spark plasma sintering of alumina nanopowder on the mechanical properties</w:t>
+                <w:t xml:space="preserve">A testing protocol combining shocks, hydrothermal ageing and friction, applied to Zirconia Toughened Alumina (ZTA) hip implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Belghalem</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Armelle Perrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Bonnefond</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (1), pp.49-55. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.600--608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41779-016-0008-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804231v1</w:t>
+                <w:t xml:space="preserve">hal-01677779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture behavior of robocast HA/beta-TCP scaffolds studied by X-ray tomography and finite element modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The in vitro evolution of resorbable brushite cements: a physico‐chemical, micro‐structural and mechanical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Tadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (4), pp.1735-1745. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.515-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.11.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814369v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A testing protocol combining shocks, hydrothermal ageing and friction, applied to Zirconia Toughened Alumina (ZTA) hip implants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of spark plasma sintering of alumina nanopowder on the mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Reynard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">H. Belghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Farizon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.09.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (1), pp.49-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41779-016-0008-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01677779v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The in vitro evolution of resorbable brushite cements: a physico‐chemical, micro‐structural and mechanical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fracture behavior of robocast HA/beta-TCP scaffolds studied by X-ray tomography and finite element modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Tadier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Clemence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.02.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (4), pp.1735-1745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670813v1</w:t>
+                <w:t xml:space="preserve">hal-01814369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing, Shocks and Wear Mechanisms in ZTA and the Long‐Term Performance of Hip Joint Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Haochih Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (6), pp.569. </w:t>
@@ -7906,64 +7906,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat Pipe Science and Technology, An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.27 - 49. </w:t>
@@ -7995,623 +7995,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of materials and their interfaces in a direct bonded copper substrate for power electronics applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robocast zirconia-toughened alumina scaffolds: Processing, structural characterisation and interaction with human primary osteoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Stanciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Ben Kabaar</w:t>
+                <w:t xml:space="preserve">Christoph Martin Sprecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Estevez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+                <w:t xml:space="preserve">Mauro Alini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541230v1</w:t>
+                <w:t xml:space="preserve">hal-01613937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robocast zirconia-toughened alumina scaffolds: Processing, structural characterisation and interaction with human primary osteoblasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Stanciuc</w:t>
+                <w:t xml:space="preserve">Characterization of materials and their interfaces in a direct bonded copper substrate for power electronics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Ben Kabaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Martin Sprecher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+                <w:t xml:space="preserve">R Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucian Roiban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mauro Alini</w:t>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613937v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sandblasting on the mechanical properties and aging resistance of alumina and zirconia based ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and in‐situ evaluation of thermal gradients during sintering of large ceramic balls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Francisco Caravaca</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K Biotteau‐deheuvels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (9), pp.7338-7345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.03.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670808v1</w:t>
+                <w:t xml:space="preserve">hal-01670816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and in‐situ evaluation of thermal gradients during sintering of large ceramic balls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of sandblasting on the mechanical properties and aging resistance of alumina and zirconia based ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Francisco Caravaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anglada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670816v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of in vitro shocks and hydrothermal degradation on wear of ceramic hip joints: Towards better experimental simulation of in vivo ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 100, pp.410-419. </w:t>
@@ -8643,683 +8643,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective etching of injection molded zirconia‐toughened alumina: Towards osseointegrated and antibacterial ceramic implants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CARACTERISATION DE PASTILLES EN CERAMIQUES DES MITIGEURS DE ROBINETS PRODUITS A SETIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Caravaca</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mohamed Liamine Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46, pp.308--322</w:t>
+              <w:t xml:space="preserve">Verres Céramiques &amp; composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.17 - 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670942v1</w:t>
+                <w:t xml:space="preserve">hal-02115314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct silanization of zirconia for increased biointegration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Selective etching of injection molded zirconia‐toughened alumina: Towards osseointegrated and antibacterial ceramic implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Caravaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 46, pp.323--335</w:t>
+              <w:t xml:space="preserve">, 2016, 46, pp.308--322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670818v1</w:t>
+                <w:t xml:space="preserve">hal-01670942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTERISATION DE PASTILLES EN CERAMIQUES DES MITIGEURS DE ROBINETS PRODUITS A SETIF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct silanization of zirconia for increased biointegration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Caravaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Balvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rivory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Liamine Bella</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verres Céramiques &amp; composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5, pp.17 - 21</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.323--335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115314v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of in vitro shocks and hydrothermal degradation on wear of ceramic hip joints: Towards better experimental simulation of in vivo ageing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Farizon</w:t>
+                <w:t xml:space="preserve">Wear study of Total Ankle Replacement explants by microstructural analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ap Cowie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Tadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2016.05.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp. 1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2015.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342571v1</w:t>
+                <w:t xml:space="preserve">hal-01313697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wear study of Total Ankle Replacement explants by microstructural analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Solene Tadier</w:t>
+                <w:t xml:space="preserve">Effects of in vitro shocks and hydrothermal degradation on wear of ceramic hip joints: Towards better experimental simulation of in vivo ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Perrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42nd Leeds-Lyon Symposium on Tribology- Surfaces and Interfaces: Mysteries at Different Scales, 100, pp.410-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2016.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2015.12.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01313697v1</w:t>
+                <w:t xml:space="preserve">hal-01342571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new testing protocol for zirconia dental implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Sanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cattani‐lorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9551,51 +9551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dental Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (10), pp.1136--1146</w:t>
@@ -9618,924 +9618,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global investigation into in situ nanoindentation experiments on zirconia: from the sample geometry optimization to the stress nanolocalization using convergent beam electron diffraction</w:t>
+                <w:t xml:space="preserve">Combining ageing and wear to assess the durability of zirconia-based ceramic heads for total hip arthroplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Calvié</w:t>
+                <w:t xml:space="preserve">Philippe Sainsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+                <w:t xml:space="preserve">L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Esnouf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">L. Zych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2012.03689.x⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (7), pp.7545-7555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2013.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137602v1</w:t>
+                <w:t xml:space="preserve">hal-00828028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice Shaping Properties, Similar to That of Antifreeze Proteins, of a Zirconium Acetate Complex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D‐Characterization of the veneer−zirconia interface using FIB nano‐tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leloup</w:t>
+                <w:t xml:space="preserve">Amélie K Mainjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lasalle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michaël J Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (2), pp.157--165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850908v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering behaviour of diopside (CaO center dot MgO center dot 2SiO(2))-fluorapatite (9CaO center dot 3P(2)O(5)center dot CaF2) bioactive glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishu Kansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilshat U. Tulyaganov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ishu Kansal</w:t>
+                <w:t xml:space="preserve">Maria J. Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Malchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 380, pp.17-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate characterization of pure silicon-substituted hydroxyapatite powders synthesized by a new precipitation route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zymelka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Marchat</w:t>
+                <w:t xml:space="preserve">Cristina Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (6), pp.6992-7004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actbio.2013.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining ageing and wear to assess the durability of zirconia-based ceramic heads for total hip arthroplasty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ice Shaping Properties, Similar to That of Antifreeze Proteins, of a Zirconium Acetate Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sainsot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">C. Viazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martin</w:t>
+                <w:t xml:space="preserve">J. Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zych</w:t>
+                <w:t xml:space="preserve">A. Lasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Crosnier</w:t>
+                <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (7), pp.7545-7555. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (10), pp.e26474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2013.03.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00828028v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D‐Characterization of the veneer−zirconia interface using FIB nano‐tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global investigation into in situ nanoindentation experiments on zirconia: from the sample geometry optimization to the stress nanolocalization using convergent beam electron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Calvié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie K Mainjot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 249 (2), pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2012.03689.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677796v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the formation of distorted nanodomains involved in the phase transformation of stabilized zirconia by coupling convergent beam electron diffraction and in situ TEM nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Calvié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (1), pp.174-182. </w:t>
@@ -10573,90 +10573,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Ca‐, Mg‐and Si‐doping on microstructures of alumina−zirconia composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Biotteau‐deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Zych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (11), pp.2711--2721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10720,64 +10720,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Malchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (19), pp.10042-10054. </w:t>
@@ -10809,359 +10809,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of φ'-aluminium oxynitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability assessment in advanced nanocomposite materials for orthopaedic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Xolin</w:t>
+                <w:t xml:space="preserve">Paola Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Jorand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2010.11.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (3), pp.303-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2010.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813672v1</w:t>
+                <w:t xml:space="preserve">hal-01670943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability assessment in advanced nanocomposite materials for orthopaedic applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+                <w:t xml:space="preserve">Oxidation of φ'-aluminium oxynitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Xolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Taddei</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Christian Olagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (3), pp.939-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2010.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2010.10.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01670943v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low‐temperature degradation in zirconia with a porous surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Loh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Adolfson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11214,337 +11214,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new press-fit in situ setting composite porous scaffold for cancellous bone repair: towards a &amp;quot;surgeon-friendly&amp;quot; bone filler?</w:t>
+                <w:t xml:space="preserve">Iron ore sinter porosity characterisation with application of 3D X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Peroglio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">V Shatokha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Korobeynikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ironmaking &amp; Steelmaking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (5), pp.313--319</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517647v1</w:t>
+                <w:t xml:space="preserve">hal-01538238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron ore sinter porosity characterisation with application of 3D X-ray tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a new press-fit in situ setting composite porous scaffold for cancellous bone repair: towards a &amp;quot;surgeon-friendly&amp;quot; bone filler?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peroglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Shatokha</w:t>
+                <w:t xml:space="preserve">P. Lezuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Korobeynikov</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Alini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ironmaking &amp; Steelmaking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (9), pp.3808-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2010.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538238v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties and cytocompatibility of poly(epsilon-caprolactone)-infiltrated biphasic calcium phosphate scaffolds with bimodal pore distribution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Peroglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11633,64 +11633,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics for medical applications: A picture for the next 20 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1245-1255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11741,51 +11741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lopez-Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Gutierrez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11845,77 +11845,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to measure monoclinic depth profile in zirconia-based ceramics from X-Ray diffraction data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2010 (1), pp.88-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11949,64 +11949,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tetragonal-Monoclinic Transformation in Zirconia: Lessons Learned and Future Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil V. Virkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12091,64 +12091,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering behaviour of 45S5 bioactive glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12180,3005 +12180,2884 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00508418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering behavior of 45S5 bioactive glass</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epitaxial growth of tungsten nanoparticles on alumina and spinel surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Zenati</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Teresa Rodriguez Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lopez-Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pecharroman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A, Esteban-Cubillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4 (6), pp.1894-1903</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00446292v1</w:t>
+                <w:t xml:space="preserve">hal-00434022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering behaviour of 45S5 bioactive glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1894-1903</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00433948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of tungsten nanoparticles on alumina and spinel surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A, Esteban-Cubillo</w:t>
+                <w:t xml:space="preserve">Toughening of bio-ceramics scaffolds by polymer coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Peroglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.1</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (7), pp.2679-2685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434022v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Infrared radiative properties of porous zirconia ceramics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Low-temperature degradation of zirconia and implications for biomedical implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 51 (1), pp.44-53</w:t>
+              <w:t xml:space="preserve">Annual Review of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350441v1</w:t>
+                <w:t xml:space="preserve">hal-00434119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared radiative properties of porous zirconia ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Dombrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.K. Tagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.44-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toughening of bio-ceramics scaffolds by polymer coating</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Near-Infrared radiative properties of porous zirconia ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dombrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kamdem Tagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27 (7), pp.2679-2685</w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (1), pp.44-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373160v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature degradation of zirconia and implications for biomedical implants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">How do the grains slide in fine-grained zirconia polycrystals at high temperature?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daraktchiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.1-32</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434119v1</w:t>
+                <w:t xml:space="preserve">hal-00434204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural transformations of bioactive glass 45S5next term with thermal treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (10), pp.3305-3313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2007.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00508691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do the grains slide in fine-grained zirconia polycrystals at high temperature?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Preparation of porous hydroxyapatite scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.1</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.546-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434204v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of porous hydroxyapatite scaffolds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sintering, crystallisation and biodegradation behaviour of Bioglass®-derived glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.546-550</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 136, pp.27-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434156v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering, crystallisation and biodegradation behaviour of Bioglass®-derived glass-ceramics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Influence of surface finish and residual stresses on the ageing sensitivity of biomedical grade zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 136, pp.27-44</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.2186-2192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434114v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface finish and residual stresses on the ageing sensitivity of biomedical grade zirconia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Elaboration of self-coating alumina-based porous ceramics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Casasei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Tomsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.2186-2192</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.5200-5207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436172v1</w:t>
+                <w:t xml:space="preserve">hal-00436170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of self-coating alumina-based porous ceramics.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Role of titanium on the reactive spreading of lead-free solders on alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.R. Radmilovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Tomsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.5200-5207</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.3222-3233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436170v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of titanium on the reactive spreading of lead-free solders on alumina</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A critical comparison of methods for the determination of the aging sensitivity in biomedical grade yttria-stabilized zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A.P. Tomsia</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.3222-3233</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.239-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436223v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical comparison of methods for the determination of the aging sensitivity in biomedical grade yttria-stabilized zirconia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effect of cooling rate on the location and chemistry of glassy phases in silica-doped 3Y-TZP ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.239-245</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.875-8825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436820v1</w:t>
+                <w:t xml:space="preserve">hal-00436821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cooling rate on the location and chemistry of glassy phases in silica-doped 3Y-TZP ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Atomic force microscopy study of the tetragonal to monoclinic transformation behavior of silica doped yttria-stabilized zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.875-8825</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.3821-3823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436821v1</w:t>
+                <w:t xml:space="preserve">hal-00436869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscopy study of the tetragonal to monoclinic transformation behavior of silica doped yttria-stabilized zirconia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Wetting and strength in the Tin-Silver-Titatium-Sapphire System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Tomsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.3821-3823</w:t>
+              <w:t xml:space="preserve">Zeitschrift fur Metallkunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 95 (4), pp.261-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436869v1</w:t>
+                <w:t xml:space="preserve">hal-00474922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting and strength in the Tin-Silver-Titatium-Sapphire System</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accelerated Aging in 3‐mol%‐Yttria‐Stabilized Tetragonal Zirconia Ceramics Sintered in Reducing Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José F Bartolomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia López‐esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José S Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift fur Metallkunde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 87 (12), pp.2282-2285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2004.tb07505.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474922v1</w:t>
+                <w:t xml:space="preserve">hal-01670890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Aging in 3‐mol%‐Yttria‐Stabilized Tetragonal Zirconia Ceramics Sintered in Reducing Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José S Moya</w:t>
+                <w:t xml:space="preserve">Accelerated aging in 3mol.p.c. yttria stabilized zirconia ceramics sintered in reducing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Bartolome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lopez-Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 87 (12), pp.2282-2285. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, pp.2282-2285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2004.tb07505.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01670890v1</w:t>
+                <w:t xml:space="preserve">hal-00474935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated aging in 3mol.p.c. yttria stabilized zirconia ceramics sintered in reducing conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the aging kinetics of zirconia ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, pp.2282-2285</w:t>
+              <w:t xml:space="preserve">, 2004, pp.3483-3489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474935v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the aging kinetics of zirconia ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Improving the durability of a biomedical-grade zirconia ceramic by the addition of silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, pp.3483-3489</w:t>
+              <w:t xml:space="preserve">, 2002, pp.401-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474919v1</w:t>
+                <w:t xml:space="preserve">hal-00475506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the durability of a biomedical-grade zirconia ceramic by the addition of silica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">CRACK PROPAGATION IN CERAMICS FOR ORTHOPAEDIC APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A de Aza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Benaqqa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.401-407</w:t>
+              <w:t xml:space="preserve">Adv. Sci. Technol. 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.807--814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475506v1</w:t>
+                <w:t xml:space="preserve">hal-01670896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRACK PROPAGATION IN CERAMICS FOR ORTHOPAEDIC APPLICATIONS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Slow crack growth in zirconia ceramics : from the single crystal to the composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. de Aza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adv. Sci. Technol. 32</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.807--814</w:t>
+              <w:t xml:space="preserve">Materials in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.159-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670896v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow crack growth in zirconia ceramics : from the single crystal to the composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical properties and fracture mechanisms of calcium hexaluminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Torrecillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials in engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.159-178</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.907-917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475360v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical properties and fracture mechanisms of calcium hexaluminate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Microstructural study of silica‐doped zirconia ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 48 (18), pp.4647--4652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15188,147 +15067,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produit et procédé pour la préparation d’une composition injectable, à base de chitosane et de bioverres, destinée à la régénération du tissu osseux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent David</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Delair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Tadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2017198970A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15338,105 +15217,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocéramiques: des monolithes aux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. INSA de Lyon; Université Claude Bernard - Lyon I, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00565987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId515"/>
+      <w:footerReference w:type="default" r:id="rId514"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15504,51 +15383,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2A6D381"/>
+    <w:nsid w:val="C7AB35C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15735,51 +15614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gremillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7258-6483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069266085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-7813-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104804v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117579" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pacquelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bouttes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benameur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117677" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejeune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jamart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.117106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Faria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Henriques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fabris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Carvalho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mezdar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Seveyrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borta-Boyon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Q Le" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662860v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian In&#234;s dos Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Ferey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Celso Fredel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Henriques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116745" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zoude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7030057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingqi Liao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqing Liao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Wei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Huang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjiu Duan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119819" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2024.100841" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa de Matos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.09.094" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Akhlaghi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Camposilvan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Goharibajestani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Khabbaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2024.05.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082816v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#246;rtlein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120400" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100478" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018160v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roitero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritzberger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.048" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Somers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Balvay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19093" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pontoreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-marc Pelletier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171179" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018206v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontoreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffigniez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118723" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018179v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baeza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin-Joffrey Courtial" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855525v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coffigniez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202201159" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786754v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Khabbaz Abkenar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleva Ow-Yang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.07.027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123169v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balvay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101859" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Alan Porporati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Pitto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deluca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5100273" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigollet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117224" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098114v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tabard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-J. Courtial" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101776" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739687v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F. Cousin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kempf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24279-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098137v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar Abou Hamad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabregue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-020-1254-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03107204v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica M&#252;ller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Jobbagy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148462" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bella" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.02.199" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210140v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Khajavi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Lund Frandsen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vang Hendriksen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.01.052" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108165v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dejob" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.12.032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252664v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mattlet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathevon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14113103" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469054v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reveron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vogl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.01.027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469055v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.12.199" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649858v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi Tannous" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113694" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877853v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wei" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Chen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.04.016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reynard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.11.061" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe W Tavacoli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.02.019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922304v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.05.042" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921427v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowicka" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. F El-Maghraby" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;van&#269;&#225;rkov&#225;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galuskov&#225;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552528v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Monzavi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Noumbissi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.03.050" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567463v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100658" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285721v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0627-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063696v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Gars Santoni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.02.045" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115206v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stella Ramirez Caballero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Elsayed" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.01.206" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156685v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Al-Hajjar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Begand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberbach" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hans" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.05.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115186v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saiz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-018-6201-y" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156270v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.06.013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120030v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giraudon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lips" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.022" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758659v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.09.044" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743312v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.12.021" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677777v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.08.018" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858426v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.07.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758663v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.10.061" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758653v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Stanciuc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Flamant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Biotteau-Deheuvels" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stoddart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anglada" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.06.022" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804231v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belghalem" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefond" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-016-0008-4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814369v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.11.035" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677779v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Perrichon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farizon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.09.019" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59Z8SZ6Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670813v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tadier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.02.023" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K85LPZ24-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670811v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haochih Liu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10060569" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735918v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Giraudon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatPipeScieTech.2017018805" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541230v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Kabaar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Estevez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.001" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613937v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Martin Sprecher" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Alini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670808v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Francisco Caravaca" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670816v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Biotteau&#8208;deheuvels" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clement" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duvauchelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.03.037" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194070v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.05.010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670942v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Caravaca" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670818v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Shi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rivory" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115314v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Liamine Bella" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342571v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313697v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap Cowie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besse" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.12.035" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677786v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Sanon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cattani&#8208;lorente" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne S Scherrer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670823v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Coadou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Karst" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Emieux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sicardy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670829v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cattani&#8208;lorente" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ss Scherrer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durual" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sanon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137602v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03689.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850908v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deville" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viazzi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leloup" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasalle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026474" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814464v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishu Kansal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilshat U. Tulyaganov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Pascual" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.08.022" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D67VRSG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835892v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zymelka" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.03.011" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828028v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zych" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crosnier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.03.030" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HDGFCJ0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677796v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie K Mainjot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l J Sadoun" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760135v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.047" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677798v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zych" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834898v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Reddy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Pascual" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm16300d" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813672v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Xolin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorand" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olagnon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.11.023" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSJKVKN4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670943v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Taddei" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2010.10.010" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670860v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Loh" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Adolfson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.03.006" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KCH30CN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517647v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peroglio" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eglin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lezuo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alini" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.03.018" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L25ZNW4P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538238v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Shatokha" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Korobeynikov" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517642v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Peroglio" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verrier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.05.022" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8PRBGMF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431366v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431363v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez-Esteban" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Gutierrez-Gonzalez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saiz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Tomsia" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.31935" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517686v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grandjean" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110251" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517678v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil V. Virkar" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Clarke" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03278.x" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LG24HJ1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508418v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lefebvre" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446292v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zenati" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433948v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434022v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rodriguez Suarez" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Diaz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pecharroman" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A, Esteban-Cubillo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350441v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dombrovsky" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kamdem Tagne" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baillis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434115v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Dombrovsky" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Tagne" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373160v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434119v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508691v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.01.029" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434204v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daraktchiev" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schaller" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434156v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menendez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miranda" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gryn" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434114v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaccini" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436172v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436170v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casasei" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436223v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Radmilovic" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436820v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436821v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436869v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474922v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670890v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F Bartolom&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Montero" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos D&#237;az" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia L&#243;pez&#8208;esteban" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S Moya" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2004.tb07505.x" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474935v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bartolome" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Montero" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Moya" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474919v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475506v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670896v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Aza" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Benaqqa" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475360v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. de Aza" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475363v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dominguez" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Torrecillas" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677818v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Epicier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917176v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565987v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gremillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7258-6483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069266085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-7813-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pacquelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bouttes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benameur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chevalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117579" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejeune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jamart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.117106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Faria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Henriques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fabris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Carvalho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mezdar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Seveyrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borta-Boyon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Q Le" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian In&#234;s dos Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Celso Fredel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Henriques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2024.100841" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Ferey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116745" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zoude" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7030057" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingqi Liao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqing Liao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Wei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjiu Duan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119819" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa de Matos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.09.094" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Akhlaghi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Camposilvan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Goharibajestani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Khabbaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2024.05.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Somers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Balvay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19093" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018160v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roitero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritzberger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.048" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100478" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082816v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#246;rtlein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120400" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pontoreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-marc Pelletier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171179" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018206v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontoreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffigniez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118723" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018179v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baeza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin-Joffrey Courtial" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Khabbaz Abkenar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleva Ow-Yang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.07.027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855525v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coffigniez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202201159" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03107204v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica M&#252;ller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Jobbagy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148462" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123169v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balvay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101859" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigollet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117224" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380399v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Alan Porporati" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Pitto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deluca" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5100273" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739687v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F. Cousin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kempf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24279-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098114v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tabard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-J. Courtial" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101776" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098137v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar Abou Hamad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabregue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-020-1254-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Khajavi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Lund Frandsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vang Hendriksen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.01.052" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210163v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bella" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.02.199" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108165v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dejob" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.12.032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252664v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mattlet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathevon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14113103" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649858v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi Tannous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113694" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.12.199" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469054v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reveron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vogl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.01.027" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877853v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wei" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Chen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.04.016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reynard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.11.061" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe W Tavacoli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.02.019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922304v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.05.042" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921427v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowicka" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. F El-Maghraby" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;van&#269;&#225;rkov&#225;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galuskov&#225;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552528v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Monzavi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Noumbissi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.03.050" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567463v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100658" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115206v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stella Ramirez Caballero" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Elsayed" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.01.206" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285721v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0627-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063696v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Gars Santoni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.02.045" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156685v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Al-Hajjar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Begand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberbach" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hans" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.05.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120030v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giraudon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lips" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.022" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156270v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.06.013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115186v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saiz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-018-6201-y" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677777v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.08.018" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758659v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.09.044" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743312v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.12.021" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858426v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.07.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758663v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.10.061" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758653v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Stanciuc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Flamant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Biotteau-Deheuvels" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stoddart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anglada" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.06.022" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677779v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Perrichon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farizon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.09.019" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59Z8SZ6Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670813v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tadier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.02.023" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K85LPZ24-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804231v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belghalem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefond" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-016-0008-4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814369v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Petit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.11.035" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670811v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haochih Liu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10060569" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735918v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Giraudon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatPipeScieTech.2017018805" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613937v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Martin Sprecher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Alini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541230v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Kabaar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Estevez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670816v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Biotteau&#8208;deheuvels" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clement" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perron" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duvauchelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.03.037" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670808v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Francisco Caravaca" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194070v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.05.010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115314v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Liamine Bella" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670942v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Caravaca" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670818v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Shi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rivory" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313697v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap Cowie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besse" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.12.035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342571v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677786v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Sanon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cattani&#8208;lorente" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne S Scherrer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670823v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Coadou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Karst" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Emieux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sicardy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670829v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cattani&#8208;lorente" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ss Scherrer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durual" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sanon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828028v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zych" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crosnier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.03.030" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HDGFCJ0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677796v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie K Mainjot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l J Sadoun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814464v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishu Kansal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilshat U. Tulyaganov" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Pascual" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.08.022" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D67VRSG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835892v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zymelka" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.03.011" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850908v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deville" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viazzi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leloup" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasalle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026474" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137602v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03689.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760135v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.047" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677798v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zych" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834898v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Reddy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Pascual" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm16300d" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670943v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Taddei" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2010.10.010" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813672v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Xolin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olagnon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.11.023" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSJKVKN4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670860v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Loh" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Adolfson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.03.006" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KCH30CN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538238v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Shatokha" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Korobeynikov" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517647v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peroglio" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eglin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lezuo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alini" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.03.018" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L25ZNW4P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517642v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Peroglio" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verrier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.05.022" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8PRBGMF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431366v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431363v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez-Esteban" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Gutierrez-Gonzalez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saiz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Tomsia" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.31935" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517686v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grandjean" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110251" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517678v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil V. Virkar" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Clarke" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03278.x" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LG24HJ1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508418v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lefebvre" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434022v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rodriguez Suarez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Diaz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pecharroman" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A, Esteban-Cubillo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433948v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zenati" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373160v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434119v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434115v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Dombrovsky" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Tagne" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baillis" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350441v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dombrovsky" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kamdem Tagne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434204v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daraktchiev" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schaller" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508691v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.01.029" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434156v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menendez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miranda" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gryn" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434114v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaccini" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436172v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436170v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casasei" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436223v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Radmilovic" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436820v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436821v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436869v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474922v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670890v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F Bartolom&#233;" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Montero" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos D&#237;az" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia L&#243;pez&#8208;esteban" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S Moya" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2004.tb07505.x" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474935v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bartolome" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Montero" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Moya" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474919v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475506v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670896v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Aza" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Benaqqa" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475360v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. de Aza" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475363v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dominguez" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Torrecillas" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677818v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Epicier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917176v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565987v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>