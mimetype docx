--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -220,161 +220,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of environmental conditions on the ageing behaviour of 3Y-TZP grinding media</w:t>
+                <w:t xml:space="preserve">Bending strength increase of silicon carbide by density gradient structure design by direct ink writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pacquelet</w:t>
+                <w:t xml:space="preserve">Hiroki Kurita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">Zhenjin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Bouttes</w:t>
+                <w:t xml:space="preserve">Teppei Kudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Benameur</w:t>
+                <w:t xml:space="preserve">Teruyoshi Kanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Chevalier</w:t>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45, pp.117677. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 52 (10, Part A), pp.13766 - 13773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2026.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231764v1</w:t>
+                <w:t xml:space="preserve">hal-05587126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high pressure on microstructure and mechanical and optical properties of nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering</w:t>
               </w:r>
@@ -488,14576 +488,14576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of crystallization on the thermomechanical behavior of enamels used for automotive application</w:t>
+                <w:t xml:space="preserve">Effect of environmental conditions on the ageing behaviour of 3Y-TZP grinding media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lejeune</w:t>
+                <w:t xml:space="preserve">A Pacquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benedetto</w:t>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
+                <w:t xml:space="preserve">D Bouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Trillaud</w:t>
+                <w:t xml:space="preserve">N Benameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jamart</w:t>
+                <w:t xml:space="preserve">J Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 45 (5), pp.117106. </w:t>
+              <w:t xml:space="preserve">, 2025, 45, pp.117677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.117106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817900v1</w:t>
+                <w:t xml:space="preserve">hal-05231764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing hydrothermal degradation resistance of (3Y, 12Ce)-TZP composites for biomedical applications: A design perspective</w:t>
+                <w:t xml:space="preserve">Role of crystallization on the thermomechanical behavior of enamels used for automotive application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Faria</w:t>
+                <w:t xml:space="preserve">Antoine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Henriques</w:t>
+                <w:t xml:space="preserve">A. Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Fabris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Carvalho</w:t>
+                <w:t xml:space="preserve">V. Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.02.135⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (5), pp.117106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.117106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104992v1</w:t>
+                <w:t xml:space="preserve">hal-04817900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Ink writing of dense and complex shaped doped-BaTiO3 ceramics for acoustic transducer applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing hydrothermal degradation resistance of (3Y, 12Ce)-TZP composites for biomedical applications: A design perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Seveyrat</w:t>
+                <w:t xml:space="preserve">D Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Borta-Boyon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">B Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Fabris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Q Le</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.115076⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (14), pp.19598 - 19609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.02.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493174v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramics and ceramic composites for biomedical engineering applications via Direct Ink Writing: Overall scenario, advances in the improvement of mechanical and biological properties and innovations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Ink writing of dense and complex shaped doped-BaTiO3 ceramics for acoustic transducer applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+                <w:t xml:space="preserve">N Mezdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Márcio Celso Fredel</w:t>
+                <w:t xml:space="preserve">L Seveyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Henriques</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Borta-Boyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Q Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mser.2024.100841⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 260, pp.115076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.115076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694303v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical evaluation of DIW-printed carbon nanofibers - Alumina-Toughened Zirconia composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Inês dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziliz Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcio Celso Fredel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44 (15), pp.116745. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mechanical Properties of Geopolymers as a Function of Their Shaping and Curing Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Zoude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (3), pp.873-892. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ceramics7030057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A process-structure-property model via physics-based/data-driven hybrid methods for freeze-cast porous ceramics in Si3N4-Si2N2O case system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingqi Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingqing Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiheng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjiu Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 269, pp.119819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological characterization of pastes of alumina-toughened zirconia with additions of carbon nanofibers and evaluation of their printability via material extrusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Ceramics and ceramic composites for biomedical engineering applications via Direct Ink Writing: Overall scenario, advances in the improvement of mechanical and biological properties and innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Inês dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcio Celso Fredel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2024.09.094⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161, pp.100841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mser.2024.100841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734370v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventional sintering of nano-crystalline Yttria-Stabilized Zirconia enables high-strength, highly translucent and opalescent dental ceramics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zahra Goharibajestani</w:t>
+                <w:t xml:space="preserve">Rheological characterization of pastes of alumina-toughened zirconia with additions of carbon nanofibers and evaluation of their printability via material extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Inês dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcio Celso Fredel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirous Khabbaz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rafael Costa de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (7), pp.1031-1040. </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131, pp.1784-1801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2024.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2024.09.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650551v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mg2+, Sr2+, Ag+, and Cu2+ co-doped beta-tricalcium phosphate: Improved thermal stability and mechanical and biological properties</w:t>
+                <w:t xml:space="preserve">Conventional sintering of nano-crystalline Yttria-Stabilized Zirconia enables high-strength, highly translucent and opalescent dental ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Somers</w:t>
+                <w:t xml:space="preserve">Omid Akhlaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jean</w:t>
+                <w:t xml:space="preserve">Erik Camposilvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Urruth</w:t>
+                <w:t xml:space="preserve">Zahra Goharibajestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Balvay</w:t>
+                <w:t xml:space="preserve">Sirous Khabbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 106 (7), pp.4061-4075. </w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (7), pp.1031-1040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.19093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2024.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103197v1</w:t>
+                <w:t xml:space="preserve">hal-04650551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fine Yttria-Stabilized Zirconia for dental applications: A step forward in the quest towards strong, translucent and aging resistant dental restorations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Combination of chemical foaming and direct ink writing for lightweight geopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Zoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.11.048⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.100478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018160v1</w:t>
+                <w:t xml:space="preserve">hal-04229174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of chemical foaming and direct ink writing for lightweight geopolymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">First experimental characterization of CaCl2 coated heat exchanger for thermochemical heat transformer applications in industrial waste heat recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Börtlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Zoude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100478⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 227, pp.120400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.120400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229174v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First experimental characterization of CaCl2 coated heat exchanger for thermochemical heat transformer applications in industrial waste heat recovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-fine Yttria-Stabilized Zirconia for dental applications: A step forward in the quest towards strong, translucent and aging resistant dental restorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roitero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Michel</w:t>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dufour</w:t>
+                <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Börtlein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
+                <w:t xml:space="preserve">C. Ritzberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 227, pp.120400. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (7), pp.2852-2863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.120400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.11.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082816v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the additive manufacturing of Zr-based metallic glasses using liquid phase sintering: Reactivity and phase transformation kinetics at the crystalline/amorphous interface</w:t>
+                <w:t xml:space="preserve">Mg2+, Sr2+, Ag+, and Cu2+ co-doped beta-tricalcium phosphate: Improved thermal stability and mechanical and biological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Pontoreau</w:t>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+                <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cardinal</w:t>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-marc Pelletier</w:t>
+                <w:t xml:space="preserve">Giovanni Urruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+                <w:t xml:space="preserve">Sandra Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 962, pp.171179. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (7), pp.4061-4075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.19093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151331v1</w:t>
+                <w:t xml:space="preserve">hal-04103197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ synchrotron study of sintering of gas-atomized Ti-6Al-4 V powders using concomitant micro-tomography and X-ray diffraction: Effect of particle size and interstitials on densification and phase transformation kinetics</w:t>
+                <w:t xml:space="preserve">Towards the additive manufacturing of Zr-based metallic glasses using liquid phase sintering: Reactivity and phase transformation kinetics at the crystalline/amorphous interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pontoreau</w:t>
+                <w:t xml:space="preserve">Maël Pontoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coffigniez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Trillaud</w:t>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
+                <w:t xml:space="preserve">Sandrine Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lachambre</w:t>
+                <w:t xml:space="preserve">Jean-marc Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118723⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 962, pp.171179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018206v1</w:t>
+                <w:t xml:space="preserve">hal-04151331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of mechanical properties of robocast alumina parts through control of the paste rheology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ synchrotron study of sintering of gas-atomized Ti-6Al-4 V powders using concomitant micro-tomography and X-ray diffraction: Effect of particle size and interstitials on densification and phase transformation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Baeza</w:t>
+                <w:t xml:space="preserve">M. Pontoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin-Joffrey Courtial</w:t>
+                <w:t xml:space="preserve">M. Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.12.008⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 246, pp.118723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018179v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent high-strength nanosized yttria stabilized zirconia obtained by pressure-less sintering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omid Akhlaghi</w:t>
+                <w:t xml:space="preserve">Optimization of mechanical properties of robocast alumina parts through control of the paste rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Camposilvan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cleva Ow-Yang</w:t>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin-Joffrey Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 42 (15), pp.7187-7195. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.07.027⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 43 (7), pp.2805-2817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786754v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinter‐Based Additive Manufacturing of Graded Porous Titanium Scaffolds by Multi‐Inks 3D Extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Boulnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.2201159. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202201159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of advanced one-step hydroxyapatite coatings for biomedical applications using the electrostatic spray deposition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">Transparent high-strength nanosized yttria stabilized zirconia obtained by pressure-less sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Akhlaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Camposilvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Goharibajestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matías Jobbagy</w:t>
+                <w:t xml:space="preserve">Sirous Khabbaz Abkenar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleva Ow-Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148462⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (15), pp.7187-7195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107204v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct-ink writing of strong and biocompatible titanium scaffolds with bimodal interconnected porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39, pp.101859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addma.2021.101859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of interstitials diffusion during debinding/sintering of 3D printed metallic filaments: Application to titanium alloy and its embrittlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 219, pp.117224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Surface Metastability of Today’s Ceramic Bearings a Clinical Issue?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Alan Porporati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocco Pitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Deluca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composites Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (10), pp.273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcs5100273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous functionalized polymers enable generating and transporting hyperpolarized mixtures of metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo El Daraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel F. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Ceillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.4695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-24279-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robocasting of highly porous ceramics scaffolds with hierarchized porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.-J. Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38, pp.101776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Mechanical Simulation of Self-Heating of a High-Power Diode Made of Ti3SiC2 (MAX) Phase-on-4H-SiC Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdemar Abou Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30, pp.939-949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11630-020-1254-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and hydrothermal stability of NiO–stabilized zirconia solid oxide cells fuel electrode supports</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of advanced one-step hydroxyapatite coatings for biomedical applications using the electrostatic spray deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Lund Frandsen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Verónica Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Tadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matías Jobbagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.01.052⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 541, pp.148462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210140v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of mullite-alumina composite by reaction sintering between Algerian kaolin and amorphous aluminum hydroxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47 (11), pp.16208-16220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.02.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospinning of in situ synthesized silica-based and calcium phosphate bioceramics for applications in bone tissue engineering: A review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Strength and hydrothermal stability of NiO–stabilized zirconia solid oxide cells fuel electrode supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Khajavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Lund Frandsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Vang Hendriksen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2020.12.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (7), pp.4206-4216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108165v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal Ageing and Its Effect on Fracture Load of Zirconia Dental Implants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Electrospinning of in situ synthesized silica-based and calcium phosphate bioceramics for applications in bone tissue engineering: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dejob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Tadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Zberg</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14113103⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2020.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252664v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable and reliable ohmic contact on p-type 4H-SiC up to 1500 h of aging at 600°C</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal Ageing and Its Effect on Fracture Load of Zirconia Dental Implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mattlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113694⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (11), pp.3103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14113103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649858v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetragonal phase stability maps of ceria-yttria co-doped zirconia: From powders to sintered ceramics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Microstructure and hydrothermal ageing of alumina-zirconia composites modified by laser engraving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vogl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.12.199⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (5), pp.2077-2089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469055v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and hydrothermal ageing of alumina-zirconia composites modified by laser engraving</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Tetragonal phase stability maps of ceria-yttria co-doped zirconia: From powders to sintered ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Khajavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Lund Frandsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Vogl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.01.027⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (7), pp.9396-9405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.12.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469054v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro cyclic fatigue and hydrothermal aging lifetime assessment of yttria-stabilized zirconia dental ceramics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Z.X. Chen</w:t>
+                <w:t xml:space="preserve">Stable and reliable ohmic contact on p-type 4H-SiC up to 1500 h of aging at 600°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdemar Abou Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.B. Li</w:t>
+                <w:t xml:space="preserve">Tony Abi Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (13), pp.4647-4654. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.113694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877853v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between internal stresses and matrix stiffness influences hydrothermal ageing behaviour of zirconia-toughened-alumina</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">In vitro cyclic fatigue and hydrothermal aging lifetime assessment of yttria-stabilized zirconia dental ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Reynard</w:t>
+                <w:t xml:space="preserve">X. Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Le Roux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.X. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.B. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.11.061⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (13), pp.4647-4654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418663v1</w:t>
+                <w:t xml:space="preserve">hal-02877853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double Torsion testing of thin porous zirconia supports for energy applications: Toughness and slow crack growth assessment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interplay between internal stresses and matrix stiffness influences hydrothermal ageing behaviour of zirconia-toughened-alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185, pp.55-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.11.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.02.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02534380v1</w:t>
+                <w:t xml:space="preserve">hal-02418663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the fracture toughness of stabilized zirconia-based solid oxide cells fuel electrode supports: Effects of type and concentration of stabilizer(s)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Double Torsion testing of thin porous zirconia supports for energy applications: Toughness and slow crack growth assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peyman Khajavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Vang Hendriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe W Tavacoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 40 (15), pp.5670-5682. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.05.042⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 40 (8), pp.3191-3199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922304v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion and Low Temperature Degradation of 3Y-TZP dental ceramics under acidic conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the fracture toughness of stabilized zirconia-based solid oxide cells fuel electrode supports: Effects of type and concentration of stabilizer(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Khajavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Vang Hendriksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Lund Frandsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 40 (15), pp.6114-6122. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 40 (15), pp.5670-5682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.05.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.06.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02921427v1</w:t>
+                <w:t xml:space="preserve">hal-02922304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural analyses of artificial ageing in 5 commercially and non-commercially available Zirconia dental implants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrosion and Low Temperature Degradation of 3Y-TZP dental ceramics under acidic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">A. Nowicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sammy Noumbissi</w:t>
+                <w:t xml:space="preserve">H.F. F El-Maghraby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Švančárková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galusková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 40 (10), pp.3642-3655. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.03.050⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 40 (15), pp.6114-6122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552528v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical salt-ceramic composites for efficient thermochemical energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Materials Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20, pp.100658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apmt.2020.100658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of hardystonite-chitosan biocomposite scaffolds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructural analyses of artificial ageing in 5 commercially and non-commercially available Zirconia dental implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Montembault</w:t>
+                <w:t xml:space="preserve">Mona Monzavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Maire</w:t>
+                <w:t xml:space="preserve">Fei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Noumbissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.01.206⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (10), pp.3642-3655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115206v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity evolution of expanded vermiculite under pressure: the effect of pre-compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (6), pp.629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42452-019-0627-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of grain orientation and magnesium doping on β-tricalcium phosphate resorption behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Gars Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 89, pp.391-402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined wear and ageing of ceramic-on-ceramic bearings in total hip replacement under edge loading conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication and characterization of hardystonite-chitosan biocomposite scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Begand</w:t>
+                <w:t xml:space="preserve">Silvia Stella Ramirez Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Oberbach</w:t>
+                <w:t xml:space="preserve">Hamada Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Tadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Hans</w:t>
+                <w:t xml:space="preserve">Alexandra Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (7), pp.8804-8814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.01.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156685v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface properties of capillary structures on the thermal behaviour of a LHP flat disk-shaped evaporator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined wear and ageing of ceramic-on-ceramic bearings in total hip replacement under edge loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lips</w:t>
+                <w:t xml:space="preserve">Mazen Al-Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fabregue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">Sabine Begand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Maire</w:t>
+                <w:t xml:space="preserve">Thomas Oberbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Hans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.04.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, pp.40-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120030v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface treatment methods for mitigation of hydrothermal ageing of zirconia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of surface properties of capillary structures on the thermal behaviour of a LHP flat disk-shaped evaporator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Giraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142, pp.163-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.04.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.06.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02156270v1</w:t>
+                <w:t xml:space="preserve">hal-02120030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D printing of chitosan-calcium phosphate inks: rheology, interactions and characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface treatment methods for mitigation of hydrothermal ageing of zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10856-018-6201-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (14), pp.4322-4329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115186v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast, stepwise procedure to assess time‐temperature equivalence for hydrothermal ageing of zirconia‐based materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+                <w:t xml:space="preserve">3-D printing of chitosan-calcium phosphate inks: rheology, interactions and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Stella Ramirez Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Saiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Hans</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Tadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.08.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10856-018-6201-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677777v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of stresses on ageing kinetics of 3Y- and 4Y- stabilized zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (2), pp.753-760. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-surface assessment of hydrothermal ageing in zirconia-containing femoral heads for hip joint applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Begand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 68 (3), pp.286 - 295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the wick characteristics on the thermal behaviour of a LHP capillary evaporator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A fast, stepwise procedure to assess time‐temperature equivalence for hydrothermal ageing of zirconia‐based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Maire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Oberbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (1), pp.181-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858426v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the prediction of hydrothermal ageing of 3Y-TZP bioceramics from processing parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 144, pp.245 - 256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.10.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human primary osteoblast behaviour on microrough zirconia-toughened alumina and on selectively etched microrough zirconia-toughened alumina</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Stoddart</w:t>
+                <w:t xml:space="preserve">Effect of the wick characteristics on the thermal behaviour of a LHP capillary evaporator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Giraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Anglada</w:t>
+                <w:t xml:space="preserve">D. Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (3), pp.927 - 937. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.22-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.06.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758653v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A testing protocol combining shocks, hydrothermal ageing and friction, applied to Zirconia Toughened Alumina (ZTA) hip implants</w:t>
+                <w:t xml:space="preserve">Human primary osteoblast behaviour on microrough zirconia-toughened alumina and on selectively etched microrough zirconia-toughened alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Perrichon</w:t>
+                <w:t xml:space="preserve">Ana-Maria Stanciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Reynard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+                <w:t xml:space="preserve">Quentin Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Farizon</w:t>
+                <w:t xml:space="preserve">Katia Biotteau-Deheuvels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Stoddart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anglada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.09.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (3), pp.927 - 937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677779v1</w:t>
+                <w:t xml:space="preserve">hal-01758653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The in vitro evolution of resorbable brushite cements: a physico‐chemical, micro‐structural and mechanical study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of spark plasma sintering of alumina nanopowder on the mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Belghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.02.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (1), pp.49-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41779-016-0008-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01670813v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spark plasma sintering of alumina nanopowder on the mechanical properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The in vitro evolution of resorbable brushite cements: a physico‐chemical, micro‐structural and mechanical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Tadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (1), pp.49-55. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.515-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41779-016-0008-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804231v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture behavior of robocast HA/beta-TCP scaffolds studied by X-ray tomography and finite element modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (4), pp.1735-1745. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing, Shocks and Wear Mechanisms in ZTA and the Long‐Term Performance of Hip Joint Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">A testing protocol combining shocks, hydrothermal ageing and friction, applied to Zirconia Toughened Alumina (ZTA) hip implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Reynard</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma10060569⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.600--608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670811v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, manufacturing, and characterization of copper capillary structures for loop heat pipes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ageing, Shocks and Wear Mechanisms in ZTA and the Long‐Term Performance of Hip Joint Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Perrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Haochih Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Maire</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Pipe Science and Technology, An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/HeatPipeScieTech.2017018805⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (6), pp.569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma10060569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735918v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robocast zirconia-toughened alumina scaffolds: Processing, structural characterisation and interaction with human primary osteoblasts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mauro Alini</w:t>
+                <w:t xml:space="preserve">Design, manufacturing, and characterization of copper capillary structures for loop heat pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Giraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heat Pipe Science and Technology, An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.27 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HeatPipeScieTech.2017018805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613937v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of materials and their interfaces in a direct bonded copper substrate for power electronics applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Estevez</w:t>
+                <w:t xml:space="preserve">Robocast zirconia-toughened alumina scaffolds: Processing, structural characterisation and interaction with human primary osteoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Stanciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+                <w:t xml:space="preserve">Christoph Martin Sprecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Alini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541230v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and in‐situ evaluation of thermal gradients during sintering of large ceramic balls</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of materials and their interfaces in a direct bonded copper substrate for power electronics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Clement</w:t>
+                <w:t xml:space="preserve">Aymen Ben Kabaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Perron</w:t>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Duvauchelle</w:t>
+                <w:t xml:space="preserve">R Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.03.037⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670816v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sandblasting on the mechanical properties and aging resistance of alumina and zirconia based ceramics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modeling and in‐situ evaluation of thermal gradients during sintering of large ceramic balls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Biotteau‐deheuvels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (9), pp.7338-7345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.03.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670808v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of in vitro shocks and hydrothermal degradation on wear of ceramic hip joints: Towards better experimental simulation of in vivo ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Perrichon</w:t>
+                <w:t xml:space="preserve">Impact of sandblasting on the mechanical properties and aging resistance of alumina and zirconia based ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Francisco Caravaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Reynard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quentin Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anglada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194070v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTERISATION DE PASTILLES EN CERAMIQUES DES MITIGEURS DE ROBINETS PRODUITS A SETIF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Selective etching of injection molded zirconia‐toughened alumina: Towards osseointegrated and antibacterial ceramic implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Caravaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verres Céramiques &amp; composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5, pp.17 - 21</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.308--322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115314v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective etching of injection molded zirconia‐toughened alumina: Towards osseointegrated and antibacterial ceramic implants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Direct silanization of zirconia for increased biointegration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Caravaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Balvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rivory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 46, pp.308--322</w:t>
+              <w:t xml:space="preserve">, 2016, 46, pp.323--335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670942v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct silanization of zirconia for increased biointegration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CARACTERISATION DE PASTILLES EN CERAMIQUES DES MITIGEURS DE ROBINETS PRODUITS A SETIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Liamine Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46, pp.323--335</w:t>
+              <w:t xml:space="preserve">Verres Céramiques &amp; composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.17 - 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670818v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wear study of Total Ankle Replacement explants by microstructural analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cottrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ap Cowie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Tadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61, pp. 1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2015.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of in vitro shocks and hydrothermal degradation on wear of ceramic hip joints: Towards better experimental simulation of in vivo ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42nd Leeds-Lyon Symposium on Tribology- Surfaces and Interfaces: Mysteries at Different Scales, 100, pp.410-419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2016.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new testing protocol for zirconia dental implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Sanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cattani‐lorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne S Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dental Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (1), pp.15--25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of ultrathin yttria‐stabilized zirconia foils for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Le Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Emieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Montani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50 (18), pp.6197--6207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of different surface treatments on the hydrothermal degradation of a 3Y‐TZP ceramic for dental implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cattani‐lorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ss Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dental Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (10), pp.1136--1146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining ageing and wear to assess the durability of zirconia-based ceramic heads for total hip arthroplasty</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A global investigation into in situ nanoindentation experiments on zirconia: from the sample geometry optimization to the stress nanolocalization using convergent beam electron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Calvié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2013.03.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 249 (2), pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2012.03689.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00828028v1</w:t>
+                <w:t xml:space="preserve">hal-01137602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D‐Characterization of the veneer−zirconia interface using FIB nano‐tomography</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ice Shaping Properties, Similar to That of Antifreeze Proteins, of a Zirconium Acetate Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Viazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lasalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (10), pp.e26474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677796v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering behaviour of diopside (CaO center dot MgO center dot 2SiO(2))-fluorapatite (9CaO center dot 3P(2)O(5)center dot CaF2) bioactive glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishu Kansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilshat U. Tulyaganov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Malchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 380, pp.17-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate characterization of pure silicon-substituted hydroxyapatite powders synthesized by a new precipitation route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zymelka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (6), pp.6992-7004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actbio.2013.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice Shaping Properties, Similar to That of Antifreeze Proteins, of a Zirconium Acetate Complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Guizard</w:t>
+                <w:t xml:space="preserve">Combining ageing and wear to assess the durability of zirconia-based ceramic heads for total hip arthroplasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sainsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026474⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (7), pp.7545-7555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2013.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850908v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global investigation into in situ nanoindentation experiments on zirconia: from the sample geometry optimization to the stress nanolocalization using convergent beam electron diffraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Esnouf</w:t>
+                <w:t xml:space="preserve">3D‐Characterization of the veneer−zirconia interface using FIB nano‐tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie K Mainjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (2), pp.157--165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137602v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the formation of distorted nanodomains involved in the phase transformation of stabilized zirconia by coupling convergent beam electron diffraction and in situ TEM nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Calvié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (1), pp.174-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.09.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Ca‐, Mg‐and Si‐doping on microstructures of alumina−zirconia composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Biotteau‐deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Zych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (11), pp.2711--2721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering behavior of lanthanide-containing glass-ceramic sealants for solid oxide fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Malchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (19), pp.10042-10054. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2jm16300d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability assessment in advanced nanocomposite materials for orthopaedic applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Oxidation of φ'-aluminium oxynitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Xolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2010.10.010⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (3), pp.939-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2010.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670943v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of φ'-aluminium oxynitride</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reliability assessment in advanced nanocomposite materials for orthopaedic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2010.11.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (3), pp.303-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2010.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01813672v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low‐temperature degradation in zirconia with a porous surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Loh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Adolfson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (7), pp.2986-2993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actbio.2011.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron ore sinter porosity characterisation with application of 3D X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Shatokha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Korobeynikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Adrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ironmaking &amp; Steelmaking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37 (5), pp.313--319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a new press-fit in situ setting composite porous scaffold for cancellous bone repair: towards a &amp;quot;surgeon-friendly&amp;quot; bone filler?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Peroglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lezuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (9), pp.3808-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actbio.2010.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties and cytocompatibility of poly(epsilon-caprolactone)-infiltrated biphasic calcium phosphate scaffolds with bimodal pore distribution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Peroglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (11), pp.4639-4679. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actbio.2010.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics for medical applications: A picture for the next 20 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1245-1255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces in graded coatings on titanium-based implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lopez-Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Gutierrez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Tomsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 88A (4), pp.1010-1021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jbm.a.31935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to measure monoclinic depth profile in zirconia-based ceramics from X-Ray diffraction data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2010 (1), pp.88-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3139/146.110251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tetragonal-Monoclinic Transformation in Zirconia: Lessons Learned and Future Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil V. Virkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R. Clarke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 92 (9), pp.1901-1920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03278.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering behaviour of 45S5 bioactive glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 361-363, pp.265-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00508418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of tungsten nanoparticles on alumina and spinel surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Rodriguez Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lopez-Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pecharroman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A, Esteban-Cubillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering behaviour of 45S5 bioactive glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1894-1903</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00433948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toughening of bio-ceramics scaffolds by polymer coating</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Near-infrared radiative properties of porous zirconia ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Dombrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.K. Tagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27 (7), pp.2679-2685</w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.44-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373160v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature degradation of zirconia and implications for biomedical implants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Near-Infrared radiative properties of porous zirconia ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dombrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kamdem Tagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.1-32</w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (1), pp.44-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434119v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared radiative properties of porous zirconia ceramics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Toughening of bio-ceramics scaffolds by polymer coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Peroglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.44-53</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (7), pp.2679-2685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434115v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Infrared radiative properties of porous zirconia ceramics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Low-temperature degradation of zirconia and implications for biomedical implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 51 (1), pp.44-53</w:t>
+              <w:t xml:space="preserve">Annual Review of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350441v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do the grains slide in fine-grained zirconia polycrystals at high temperature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daraktchiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural transformations of bioactive glass 45S5next term with thermal treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (10), pp.3305-3313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2007.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00508691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of porous hydroxyapatite scaffolds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sintering, crystallisation and biodegradation behaviour of Bioglass®-derived glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccaccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.546-550</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 136, pp.27-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434156v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering, crystallisation and biodegradation behaviour of Bioglass®-derived glass-ceramics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Preparation of porous hydroxyapatite scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 136, pp.27-44</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.546-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434114v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface finish and residual stresses on the ageing sensitivity of biomedical grade zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.2186-2192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of self-coating alumina-based porous ceramics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Casasei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Tomsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.5200-5207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of titanium on the reactive spreading of lead-free solders on alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.R. Radmilovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Tomsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.3222-3233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical comparison of methods for the determination of the aging sensitivity in biomedical grade yttria-stabilized zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.239-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cooling rate on the location and chemistry of glassy phases in silica-doped 3Y-TZP ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.875-8825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic force microscopy study of the tetragonal to monoclinic transformation behavior of silica doped yttria-stabilized zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.3821-3823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting and strength in the Tin-Silver-Titatium-Sapphire System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Tomsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift fur Metallkunde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 95 (4), pp.261-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated Aging in 3‐mol%‐Yttria‐Stabilized Tetragonal Zirconia Ceramics Sintered in Reducing Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José F Bartolomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia López‐esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José S Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 87 (12), pp.2282-2285. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2004.tb07505.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated aging in 3mol.p.c. yttria stabilized zirconia ceramics sintered in reducing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Bartolome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lopez-Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.2282-2285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the aging kinetics of zirconia ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.3483-3489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the durability of a biomedical-grade zirconia ceramic by the addition of silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.401-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRACK PROPAGATION IN CERAMICS FOR ORTHOPAEDIC APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de Aza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Benaqqa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adv. Sci. Technol. 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.807--814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow crack growth in zirconia ceramics : from the single crystal to the composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. de Aza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials in engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.159-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical properties and fracture mechanisms of calcium hexaluminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Torrecillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.907-917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural study of silica‐doped zirconia ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 48 (18), pp.4647--4652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15067,147 +15067,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produit et procédé pour la préparation d’une composition injectable, à base de chitosane et de bioverres, destinée à la régénération du tissu osseux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Tadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2017198970A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15217,105 +15217,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocéramiques: des monolithes aux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. INSA de Lyon; Université Claude Bernard - Lyon I, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00565987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId514"/>
+      <w:footerReference w:type="default" r:id="rId520"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15383,51 +15383,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7AB35C1"/>
+    <w:nsid w:val="EC54E88C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15614,51 +15614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gremillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7258-6483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069266085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-7813-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pacquelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bouttes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benameur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chevalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117579" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejeune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jamart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.117106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Faria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Henriques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fabris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Carvalho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mezdar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Seveyrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borta-Boyon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Q Le" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian In&#234;s dos Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Celso Fredel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Henriques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2024.100841" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Ferey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116745" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zoude" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7030057" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingqi Liao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqing Liao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Wei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjiu Duan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119819" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa de Matos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.09.094" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Akhlaghi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Camposilvan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Goharibajestani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Khabbaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2024.05.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Somers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Balvay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19093" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018160v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roitero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritzberger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.048" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100478" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082816v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#246;rtlein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120400" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pontoreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-marc Pelletier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171179" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018206v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontoreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffigniez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118723" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018179v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baeza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin-Joffrey Courtial" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Khabbaz Abkenar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleva Ow-Yang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.07.027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855525v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coffigniez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202201159" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03107204v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica M&#252;ller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Jobbagy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148462" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123169v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balvay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101859" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigollet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117224" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380399v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Alan Porporati" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Pitto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deluca" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5100273" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739687v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F. Cousin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kempf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24279-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098114v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tabard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-J. Courtial" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101776" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098137v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar Abou Hamad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabregue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-020-1254-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Khajavi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Lund Frandsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vang Hendriksen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.01.052" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210163v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bella" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.02.199" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108165v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dejob" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.12.032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252664v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mattlet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathevon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14113103" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649858v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi Tannous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113694" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.12.199" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469054v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reveron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vogl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.01.027" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877853v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wei" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Chen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.04.016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reynard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.11.061" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe W Tavacoli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.02.019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922304v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.05.042" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921427v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowicka" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. F El-Maghraby" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;van&#269;&#225;rkov&#225;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galuskov&#225;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552528v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Monzavi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Noumbissi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.03.050" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567463v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100658" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115206v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stella Ramirez Caballero" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Elsayed" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.01.206" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285721v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0627-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063696v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Gars Santoni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.02.045" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156685v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Al-Hajjar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Begand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberbach" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hans" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.05.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120030v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giraudon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lips" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.022" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156270v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.06.013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115186v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saiz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-018-6201-y" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677777v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.08.018" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758659v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.09.044" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743312v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.12.021" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858426v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.07.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758663v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.10.061" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758653v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Stanciuc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Flamant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Biotteau-Deheuvels" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stoddart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anglada" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.06.022" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677779v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Perrichon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farizon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.09.019" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59Z8SZ6Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670813v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tadier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.02.023" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K85LPZ24-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804231v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belghalem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefond" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-016-0008-4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814369v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Petit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.11.035" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670811v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haochih Liu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10060569" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735918v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Giraudon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatPipeScieTech.2017018805" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613937v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Martin Sprecher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Alini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541230v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Kabaar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Estevez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670816v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Biotteau&#8208;deheuvels" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clement" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perron" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duvauchelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.03.037" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670808v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Francisco Caravaca" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194070v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.05.010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115314v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Liamine Bella" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670942v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Caravaca" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670818v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Shi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rivory" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313697v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap Cowie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besse" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.12.035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342571v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677786v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Sanon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cattani&#8208;lorente" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne S Scherrer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670823v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Coadou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Karst" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Emieux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sicardy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670829v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cattani&#8208;lorente" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ss Scherrer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durual" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sanon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828028v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zych" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crosnier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.03.030" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HDGFCJ0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677796v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie K Mainjot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l J Sadoun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814464v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishu Kansal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilshat U. Tulyaganov" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Pascual" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.08.022" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D67VRSG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835892v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zymelka" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.03.011" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850908v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deville" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viazzi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leloup" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasalle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026474" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137602v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03689.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760135v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.047" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677798v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zych" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834898v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Reddy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Pascual" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm16300d" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670943v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Taddei" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2010.10.010" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813672v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Xolin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olagnon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.11.023" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSJKVKN4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670860v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Loh" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Adolfson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.03.006" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KCH30CN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538238v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Shatokha" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Korobeynikov" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517647v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peroglio" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eglin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lezuo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alini" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.03.018" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L25ZNW4P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517642v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Peroglio" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verrier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.05.022" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8PRBGMF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431366v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431363v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez-Esteban" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Gutierrez-Gonzalez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saiz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Tomsia" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.31935" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517686v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grandjean" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110251" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517678v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil V. Virkar" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Clarke" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03278.x" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LG24HJ1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508418v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lefebvre" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434022v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rodriguez Suarez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Diaz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pecharroman" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A, Esteban-Cubillo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433948v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zenati" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373160v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434119v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434115v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Dombrovsky" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Tagne" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baillis" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350441v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dombrovsky" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kamdem Tagne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434204v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daraktchiev" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schaller" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508691v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.01.029" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434156v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menendez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miranda" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gryn" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434114v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaccini" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436172v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436170v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casasei" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436223v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Radmilovic" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436820v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436821v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436869v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474922v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670890v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F Bartolom&#233;" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Montero" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos D&#237;az" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia L&#243;pez&#8208;esteban" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S Moya" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2004.tb07505.x" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474935v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bartolome" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Montero" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Moya" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474919v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475506v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670896v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Aza" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Benaqqa" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475360v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. de Aza" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475363v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dominguez" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Torrecillas" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677818v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Epicier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917176v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565987v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gremillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7258-6483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069266085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-7813-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Kurita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjin Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppei Kudo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruyoshi Kanno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Uchimoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2026.02.018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117579" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pacquelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bouttes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benameur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117677" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejeune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jamart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.117106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Faria" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Henriques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fabris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Carvalho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.135" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493174v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mezdar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Seveyrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borta-Boyon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Q Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115076" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662860v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian In&#234;s dos Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Ferey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Celso Fredel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Henriques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116745" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zoude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7030057" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingqi Liao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqing Liao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Wei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Huang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjiu Duan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119819" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2024.100841" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa de Matos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.09.094" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Akhlaghi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Camposilvan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Goharibajestani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Khabbaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2024.05.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229174v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100478" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082816v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#246;rtlein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120400" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018160v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roitero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritzberger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.048" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Somers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Balvay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19093" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151331v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pontoreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-marc Pelletier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171179" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontoreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffigniez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118723" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018179v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baeza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin-Joffrey Courtial" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coffigniez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202201159" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786754v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Khabbaz Abkenar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleva Ow-Yang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.07.027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123169v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balvay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101859" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337084v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigollet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117224" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380399v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Alan Porporati" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Pitto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deluca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5100273" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739687v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F. Cousin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kempf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24279-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098114v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tabard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-J. Courtial" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101776" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098137v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar Abou Hamad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabregue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-020-1254-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03107204v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica M&#252;ller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Jobbagy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148462" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210163v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.02.199" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210140v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Khajavi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Lund Frandsen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vang Hendriksen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.01.052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108165v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dejob" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.12.032" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252664v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mattlet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathevon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zberg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14113103" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469054v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reveron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vogl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.01.027" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469055v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.12.199" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649858v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi Tannous" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113694" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877853v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wei" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Chen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Li" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.04.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418663v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reynard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.11.061" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534380v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe W Tavacoli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.02.019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922304v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.05.042" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921427v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowicka" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. F El-Maghraby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;van&#269;&#225;rkov&#225;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galuskov&#225;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567463v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100658" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552528v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Monzavi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Noumbissi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.03.050" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285721v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0627-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063696v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Gars Santoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.02.045" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115206v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stella Ramirez Caballero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Elsayed" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.01.206" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Al-Hajjar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Begand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberbach" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hans" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.05.011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120030v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giraudon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lips" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.022" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156270v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.06.013" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115186v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saiz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-018-6201-y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758659v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.09.044" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743312v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.12.021" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677777v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.08.018" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758663v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.10.061" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858426v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.07.003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758653v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Stanciuc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Flamant" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Biotteau-Deheuvels" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stoddart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anglada" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.06.022" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804231v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belghalem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefond" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-016-0008-4" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670813v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tadier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.02.023" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K85LPZ24-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814369v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Petit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.11.035" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677779v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Perrichon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farizon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.09.019" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59Z8SZ6Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670811v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haochih Liu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10060569" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735918v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Giraudon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatPipeScieTech.2017018805" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613937v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Martin Sprecher" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Alini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541230v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Kabaar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Estevez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.001" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670816v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Biotteau&#8208;deheuvels" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clement" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duvauchelle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.03.037" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670808v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Francisco Caravaca" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670942v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Caravaca" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670818v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Shi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rivory" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115314v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Liamine Bella" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313697v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap Cowie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.12.035" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342571v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.05.010" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677786v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Sanon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cattani&#8208;lorente" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne S Scherrer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670823v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Coadou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Karst" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Emieux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sicardy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montani" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670829v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cattani&#8208;lorente" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ss Scherrer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durual" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sanon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137602v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03689.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850908v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deville" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viazzi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leloup" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasalle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026474" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814464v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishu Kansal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilshat U. Tulyaganov" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Pascual" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.08.022" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D67VRSG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835892v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zymelka" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.03.011" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828028v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zych" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crosnier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.03.030" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HDGFCJ0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677796v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie K Mainjot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l J Sadoun" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760135v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.047" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677798v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zych" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834898v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Reddy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Pascual" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm16300d" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813672v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Xolin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olagnon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.11.023" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSJKVKN4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670943v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Taddei" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2010.10.010" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670860v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Loh" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Adolfson" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.03.006" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KCH30CN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538238v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Shatokha" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Korobeynikov" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517647v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peroglio" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eglin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lezuo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alini" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.03.018" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L25ZNW4P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517642v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Peroglio" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verrier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.05.022" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8PRBGMF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431366v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431363v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez-Esteban" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Gutierrez-Gonzalez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saiz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Tomsia" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.31935" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517686v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grandjean" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110251" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517678v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil V. Virkar" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Clarke" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03278.x" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LG24HJ1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508418v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lefebvre" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434022v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rodriguez Suarez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Diaz" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pecharroman" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A, Esteban-Cubillo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433948v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zenati" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434115v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Dombrovsky" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Tagne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baillis" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350441v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dombrovsky" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kamdem Tagne" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373160v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434119v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434204v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daraktchiev" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schaller" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508691v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.01.029" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434114v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaccini" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434156v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menendez" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miranda" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gryn" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436172v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436170v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casasei" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436223v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Radmilovic" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436820v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436821v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436869v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474922v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670890v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F Bartolom&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Montero" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos D&#237;az" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia L&#243;pez&#8208;esteban" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S Moya" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2004.tb07505.x" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474935v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bartolome" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Montero" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Moya" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474919v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475506v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670896v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Aza" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Benaqqa" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475360v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. de Aza" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475363v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dominguez" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Torrecillas" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677818v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Epicier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917176v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565987v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>