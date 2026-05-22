--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1,15328 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...15277 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Gremillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-gremillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7258-6483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069266085</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=XbNPcn4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-7813-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending strength increase of silicon carbide by density gradient structure design by direct ink writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Kurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teppei Kudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teruyoshi Kanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuya Uchimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52 (10, Part A), pp.13766 - 13773. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2026.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Ink writing of dense and complex shaped doped-BaTiO3 ceramics for acoustic transducer applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Mezdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Seveyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Borta-Boyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Q Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 260, pp.115076. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.115076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high pressure on microstructure and mechanical and optical properties of nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cottrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaudisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (15), pp.117579. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental conditions on the ageing behaviour of 3Y-TZP grinding media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pacquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bouttes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.117677. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of crystallization on the thermomechanical behavior of enamels used for automotive application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (5), pp.117106. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.117106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing hydrothermal degradation resistance of (3Y, 12Ce)-TZP composites for biomedical applications: A design perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Fabris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (14), pp.19598 - 19609. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.02.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramics and ceramic composites for biomedical engineering applications via Direct Ink Writing: Overall scenario, advances in the improvement of mechanical and biological properties and innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Inês dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio Celso Fredel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.100841. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mser.2024.100841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical evaluation of DIW-printed carbon nanofibers - Alumina-Toughened Zirconia composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Inês dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziliz Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio Celso Fredel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (15), pp.116745. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mechanical Properties of Geopolymers as a Function of Their Shaping and Curing Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Zoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévyn Johannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (3), pp.873-892. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ceramics7030057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process-structure-property model via physics-based/data-driven hybrid methods for freeze-cast porous ceramics in Si3N4-Si2N2O case system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingqi Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingqing Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjiu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 269, pp.119819. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological characterization of pastes of alumina-toughened zirconia with additions of carbon nanofibers and evaluation of their printability via material extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Inês dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio Celso Fredel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Costa de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 131, pp.1784-1801. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2024.09.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional sintering of nano-crystalline Yttria-Stabilized Zirconia enables high-strength, highly translucent and opalescent dental ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Akhlaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Camposilvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Goharibajestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirous Khabbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dental Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (7), pp.1031-1040. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dental.2024.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of mechanical properties of robocast alumina parts through control of the paste rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin-Joffrey Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (7), pp.2805-2817. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg2+, Sr2+, Ag+, and Cu2+ co-doped beta-tricalcium phosphate: Improved thermal stability and mechanical and biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lasgorceix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Urruth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Balvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106 (7), pp.4061-4075. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.19093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fine Yttria-Stabilized Zirconia for dental applications: A step forward in the quest towards strong, translucent and aging resistant dental restorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roitero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Reveron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ritzberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (7), pp.2852-2863. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.11.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of chemical foaming and direct ink writing for lightweight geopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Zoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Prud'Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.100478. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental characterization of CaCl2 coated heat exchanger for thermochemical heat transformer applications in industrial waste heat recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Börtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Zoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, pp.120400. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.120400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the additive manufacturing of Zr-based metallic glasses using liquid phase sintering: Reactivity and phase transformation kinetics at the crystalline/amorphous interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pontoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dezellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-marc Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 962, pp.171179. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ synchrotron study of sintering of gas-atomized Ti-6Al-4 V powders using concomitant micro-tomography and X-ray diffraction: Effect of particle size and interstitials on densification and phase transformation kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pontoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lachambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 246, pp.118723. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinter‐Based Additive Manufacturing of Graded Porous Titanium Scaffolds by Multi‐Inks 3D Extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Boulnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.2201159. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202201159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent high-strength nanosized yttria stabilized zirconia obtained by pressure-less sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Akhlaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Camposilvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Goharibajestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirous Khabbaz Abkenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleva Ow-Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (15), pp.7187-7195. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of advanced one-step hydroxyapatite coatings for biomedical applications using the electrostatic spray deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Tadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Jobbagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 541, pp.148462. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-ink writing of strong and biocompatible titanium scaffolds with bimodal interconnected porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lachambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.101859. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2021.101859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of interstitials diffusion during debinding/sintering of 3D printed metallic filaments: Application to titanium alloy and its embrittlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 219, pp.117224. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Surface Metastability of Today’s Ceramic Bearings a Clinical Issue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Alan Porporati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocco Pitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Deluca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (10), pp.273. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs5100273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous functionalized polymers enable generating and transporting hyperpolarized mixtures of metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo El Daraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel F. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ceillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.4695. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24279-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robocasting of highly porous ceramics scaffolds with hierarchized porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.-J. Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.101776. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2020.101776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Mechanical Simulation of Self-Heating of a High-Power Diode Made of Ti3SiC2 (MAX) Phase-on-4H-SiC Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdemar Abou Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.939-949. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11630-020-1254-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of mullite-alumina composite by reaction sintering between Algerian kaolin and amorphous aluminum hydroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (11), pp.16208-16220. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.02.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength and hydrothermal stability of NiO–stabilized zirconia solid oxide cells fuel electrode supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyman Khajavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Lund Frandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vang Hendriksen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (7), pp.4206-4216. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospinning of in situ synthesized silica-based and calcium phosphate bioceramics for applications in bone tissue engineering: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dejob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Tadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2020.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Ageing and Its Effect on Fracture Load of Zirconia Dental Implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mattlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Zberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (11), pp.3103. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14113103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical salt-ceramic composites for efficient thermochemical energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.100658. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2020.100658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural analyses of artificial ageing in 5 commercially and non-commercially available Zirconia dental implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Monzavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Noumbissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (10), pp.3642-3655. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable and reliable ohmic contact on p-type 4H-SiC up to 1500 h of aging at 600°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdemar Abou Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Abi Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.113694. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetragonal phase stability maps of ceria-yttria co-doped zirconia: From powders to sintered ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyman Khajavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Lund Frandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (7), pp.9396-9405. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.12.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and hydrothermal ageing of alumina-zirconia composites modified by laser engraving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Reveron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vogl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (5), pp.2077-2089. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro cyclic fatigue and hydrothermal aging lifetime assessment of yttria-stabilized zirconia dental ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.X. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (13), pp.4647-4654. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between internal stresses and matrix stiffness influences hydrothermal ageing behaviour of zirconia-toughened-alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, pp.55-65. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.11.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Torsion testing of thin porous zirconia supports for energy applications: Toughness and slow crack growth assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyman Khajavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vang Hendriksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe W Tavacoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (8), pp.3191-3199. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the fracture toughness of stabilized zirconia-based solid oxide cells fuel electrode supports: Effects of type and concentration of stabilizer(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyman Khajavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vang Hendriksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Lund Frandsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (15), pp.5670-5682. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion and Low Temperature Degradation of 3Y-TZP dental ceramics under acidic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nowicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F. F El-Maghraby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Švančárková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Galusková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Reveron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (15), pp.6114-6122. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of hardystonite-chitosan biocomposite scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stella Ramirez Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamada Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Tadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (7), pp.8804-8814. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.01.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosity evolution of expanded vermiculite under pressure: the effect of pre-compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Balima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso San-Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (6), pp.629. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-019-0627-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grain orientation and magnesium doping on β-tricalcium phosphate resorption behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Le Gars Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 89, pp.391-402. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2019.02.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined wear and ageing of ceramic-on-ceramic bearings in total hip replacement under edge loading conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Al-Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Begand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98, pp.40-47. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D printing of chitosan-calcium phosphate inks: rheology, interactions and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stella Ramirez Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Tadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10856-018-6201-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface treatment methods for mitigation of hydrothermal ageing of zirconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (14), pp.4322-4329. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface properties of capillary structures on the thermal behaviour of a LHP flat disk-shaped evaporator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.163-175. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human primary osteoblast behaviour on microrough zirconia-toughened alumina and on selectively etched microrough zirconia-toughened alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Stanciuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Biotteau-Deheuvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stoddart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (3), pp.927 - 937. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast, stepwise procedure to assess time‐temperature equivalence for hydrothermal ageing of zirconia‐based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (1), pp.181-186. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of stresses on ageing kinetics of 3Y- and 4Y- stabilized zirconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (2), pp.753-760. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.09.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-surface assessment of hydrothermal ageing in zirconia-containing femoral heads for hip joint applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Begand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (3), pp.286 - 295. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2017.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the prediction of hydrothermal ageing of 3Y-TZP bioceramics from processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.245 - 256. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.10.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the wick characteristics on the thermal behaviour of a LHP capillary evaporator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.22-31. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A testing protocol combining shocks, hydrothermal ageing and friction, applied to Zirconia Toughened Alumina (ZTA) hip implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Perrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Farizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.600--608. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The in vitro evolution of resorbable brushite cements: a physico‐chemical, micro‐structural and mechanical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Tadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.515-525. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2017.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of spark plasma sintering of alumina nanopowder on the mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Belghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (1), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41779-016-0008-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture behavior of robocast HA/beta-TCP scaffolds studied by X-ray tomography and finite element modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (4), pp.1735-1745. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing, Shocks and Wear Mechanisms in ZTA and the Long‐Term Performance of Hip Joint Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Perrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Haochih Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (6), pp.569. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma10060569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of materials and their interfaces in a direct bonded copper substrate for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ben Kabaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buttay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dezellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robocast zirconia-toughened alumina scaffolds: Processing, structural characterisation and interaction with human primary osteoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Stanciuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Martin Sprecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Alini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, manufacturing, and characterization of copper capillary structures for loop heat pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Pipe Science and Technology, An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.27 - 49. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HeatPipeScieTech.2017018805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sandblasting on the mechanical properties and aging resistance of alumina and zirconia based ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Francisco Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and in‐situ evaluation of thermal gradients during sintering of large ceramic balls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Biotteau‐deheuvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Duvauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (9), pp.7338-7345. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION DE PASTILLES EN CERAMIQUES DES MITIGEURS DE ROBINETS PRODUITS A SETIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Liamine Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verres Céramiques &amp; composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.17 - 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective etching of injection molded zirconia‐toughened alumina: Towards osseointegrated and antibacterial ceramic implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.308--322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct silanization of zirconia for increased biointegration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Balvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rivory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Laurenceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.323--335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of in vitro shocks and hydrothermal degradation on wear of ceramic hip joints: Towards better experimental simulation of in vivo ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Perrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Farizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42nd Leeds-Lyon Symposium on Tribology- Surfaces and Interfaces: Mysteries at Different Scales, 100, pp.410-419. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2016.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear study of Total Ankle Replacement explants by microstructural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cottrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ap Cowie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Tadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp. 1-11. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2015.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new testing protocol for zirconia dental implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Sanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cattani‐lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne S Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dental Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.15--25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of ultrathin yttria‐stabilized zirconia foils for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Le Coadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Emieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Montani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (18), pp.6197--6207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different surface treatments on the hydrothermal degradation of a 3Y‐TZP ceramic for dental implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cattani‐lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ss Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dental Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (10), pp.1136--1146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ageing and wear to assess the durability of zirconia-based ceramic heads for total hip arthroplasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (7), pp.7545-7555. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2013.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D‐Characterization of the veneer−zirconia interface using FIB nano‐tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie K Mainjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël J Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dental Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (2), pp.157--165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering behaviour of diopside (CaO center dot MgO center dot 2SiO(2))-fluorapatite (9CaO center dot 3P(2)O(5)center dot CaF2) bioactive glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishu Kansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilshat U. Tulyaganov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Malchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 380, pp.17-24. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate characterization of pure silicon-substituted hydroxyapatite powders synthesized by a new precipitation route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zymelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (6), pp.6992-7004. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2013.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global investigation into in situ nanoindentation experiments on zirconia: from the sample geometry optimization to the stress nanolocalization using convergent beam electron diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Calvié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 249 (2), pp.99-110. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2012.03689.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice Shaping Properties, Similar to That of Antifreeze Proteins, of a Zirconium Acetate Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lasalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (10), pp.e26474. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the formation of distorted nanodomains involved in the phase transformation of stabilized zirconia by coupling convergent beam electron diffraction and in situ TEM nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Calvié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (1), pp.174-182. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2012.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering behavior of lanthanide-containing glass-ceramic sealants for solid oxide fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Malchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (19), pp.10042-10054. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm16300d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ca‐, Mg‐and Si‐doping on microstructures of alumina−zirconia composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Biotteau‐deheuvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Zych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (11), pp.2711--2721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment in advanced nanocomposite materials for orthopaedic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (3), pp.303-314. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2010.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of φ'-aluminium oxynitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Xolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Olagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (3), pp.939-945. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2010.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low‐temperature degradation in zirconia with a porous surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Adolfson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (7), pp.2986-2993. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2011.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron ore sinter porosity characterisation with application of 3D X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Shatokha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Korobeynikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Adrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ironmaking &amp; Steelmaking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (5), pp.313--319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new press-fit in situ setting composite porous scaffold for cancellous bone repair: towards a &amp;quot;surgeon-friendly&amp;quot; bone filler?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peroglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lezuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (9), pp.3808-12. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2010.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties and cytocompatibility of poly(epsilon-caprolactone)-infiltrated biphasic calcium phosphate scaffolds with bimodal pore distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Peroglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (11), pp.4639-4679. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2010.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramics for medical applications: A picture for the next 20 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1245-1255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces in graded coatings on titanium-based implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez-Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Gutierrez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88A (4), pp.1010-1021. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.31935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to measure monoclinic depth profile in zirconia-based ceramics from X-Ray diffraction data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2010 (1), pp.88-94. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/146.110251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tetragonal-Monoclinic Transformation in Zirconia: Lessons Learned and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil V. Virkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Clarke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (9), pp.1901-1920. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03278.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering behaviour of 45S5 bioactive glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernache-Assollant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 361-363, pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00508418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering behaviour of 45S5 bioactive glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernache-Assollant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1894-1903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of tungsten nanoparticles on alumina and spinel surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Rodriguez Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez-Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pecharroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A, Esteban-Cubillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering, crystallisation and biodegradation behaviour of Bioglass®-derived glass-ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boccaccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 136, pp.27-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of porous hydroxyapatite scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.546-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toughening of bio-ceramics scaffolds by polymer coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Peroglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (7), pp.2679-2685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature degradation of zirconia and implications for biomedical implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared radiative properties of porous zirconia ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Dombrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.K. Tagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrared Physics and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.44-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Infrared radiative properties of porous zirconia ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dombrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kamdem Tagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrared Physics and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (1), pp.44-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural transformations of bioactive glass 45S5next term with thermal treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (10), pp.3305-3313. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2007.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00508691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do the grains slide in fine-grained zirconia polycrystals at high temperature?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daraktchiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface finish and residual stresses on the ageing sensitivity of biomedical grade zirconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.2186-2192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of self-coating alumina-based porous ceramics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Casasei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.5200-5207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of titanium on the reactive spreading of lead-free solders on alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R. Radmilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.3222-3233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic force microscopy study of the tetragonal to monoclinic transformation behavior of silica doped yttria-stabilized zirconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.3821-3823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical comparison of methods for the determination of the aging sensitivity in biomedical grade yttria-stabilized zirconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.239-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cooling rate on the location and chemistry of glassy phases in silica-doped 3Y-TZP ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.875-8825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting and strength in the Tin-Silver-Titatium-Sapphire System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Saiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Tomsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fur Metallkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 95 (4), pp.261-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Aging in 3‐mol%‐Yttria‐Stabilized Tetragonal Zirconia Ceramics Sintered in Reducing Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José F Bartolomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia López‐esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José S Moya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 87 (12), pp.2282-2285. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1151-2916.2004.tb07505.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated aging in 3mol.p.c. yttria stabilized zirconia ceramics sintered in reducing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Bartolome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez-Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Moya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.2282-2285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the aging kinetics of zirconia ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.3483-3489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the durability of a biomedical-grade zirconia ceramic by the addition of silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.401-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRACK PROPAGATION IN CERAMICS FOR ORTHOPAEDIC APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Aza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Benaqqa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adv. Sci. Technol. 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.807--814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth in zirconia ceramics : from the single crystal to the composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. de Aza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.159-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical properties and fracture mechanisms of calcium hexaluminate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Torrecillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.907-917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural study of silica‐doped zirconia ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (18), pp.4647--4652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produit et procédé pour la préparation d’une composition injectable, à base de chitosane et de bioverres, destinée à la régénération du tissu osseux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Tadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017198970A1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocéramiques: des monolithes aux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. INSA de Lyon; Université Claude Bernard - Lyon I, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00565987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId521"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -15383,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC54E88C"/>
+    <w:nsid w:val="871B512D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15614,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gremillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7258-6483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069266085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-7813-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Kurita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjin Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppei Kudo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruyoshi Kanno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Uchimoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2026.02.018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117579" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pacquelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bouttes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benameur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117677" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejeune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jamart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.117106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Faria" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Henriques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fabris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Carvalho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.135" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493174v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mezdar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Seveyrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borta-Boyon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Q Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115076" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662860v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian In&#234;s dos Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Ferey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Celso Fredel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Henriques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116745" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zoude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7030057" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingqi Liao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqing Liao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Wei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Huang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjiu Duan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119819" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2024.100841" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa de Matos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.09.094" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Akhlaghi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Camposilvan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Goharibajestani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Khabbaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2024.05.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229174v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100478" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082816v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#246;rtlein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120400" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018160v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roitero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritzberger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.048" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Somers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Balvay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19093" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151331v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pontoreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-marc Pelletier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171179" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontoreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffigniez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118723" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018179v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baeza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin-Joffrey Courtial" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coffigniez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202201159" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786754v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Khabbaz Abkenar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleva Ow-Yang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.07.027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123169v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balvay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101859" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337084v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigollet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117224" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380399v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Alan Porporati" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Pitto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deluca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5100273" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739687v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F. Cousin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kempf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24279-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098114v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tabard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-J. Courtial" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101776" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098137v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar Abou Hamad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabregue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-020-1254-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03107204v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica M&#252;ller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Jobbagy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148462" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210163v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.02.199" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210140v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Khajavi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Lund Frandsen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vang Hendriksen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.01.052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108165v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dejob" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.12.032" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252664v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mattlet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathevon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zberg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14113103" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469054v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reveron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vogl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.01.027" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469055v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.12.199" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649858v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi Tannous" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113694" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877853v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wei" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Chen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Li" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.04.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418663v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reynard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.11.061" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534380v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe W Tavacoli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.02.019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922304v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.05.042" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921427v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowicka" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. F El-Maghraby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;van&#269;&#225;rkov&#225;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galuskov&#225;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567463v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100658" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552528v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Monzavi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Noumbissi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.03.050" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285721v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0627-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063696v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Gars Santoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.02.045" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115206v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stella Ramirez Caballero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Elsayed" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.01.206" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Al-Hajjar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Begand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberbach" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hans" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.05.011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120030v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giraudon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lips" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.022" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156270v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.06.013" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115186v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saiz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-018-6201-y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758659v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.09.044" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743312v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.12.021" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677777v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.08.018" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758663v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.10.061" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858426v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.07.003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758653v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Stanciuc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Flamant" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Biotteau-Deheuvels" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stoddart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anglada" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.06.022" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804231v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belghalem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefond" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-016-0008-4" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670813v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tadier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.02.023" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K85LPZ24-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814369v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Petit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.11.035" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677779v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Perrichon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farizon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.09.019" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59Z8SZ6Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670811v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haochih Liu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10060569" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735918v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Giraudon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatPipeScieTech.2017018805" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613937v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Martin Sprecher" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Alini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541230v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Kabaar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Estevez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.001" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670816v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Biotteau&#8208;deheuvels" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clement" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duvauchelle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.03.037" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670808v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Francisco Caravaca" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670942v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Caravaca" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670818v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Shi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rivory" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115314v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Liamine Bella" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313697v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap Cowie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.12.035" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342571v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.05.010" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677786v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Sanon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cattani&#8208;lorente" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne S Scherrer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670823v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Coadou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Karst" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Emieux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sicardy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montani" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670829v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cattani&#8208;lorente" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ss Scherrer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durual" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sanon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137602v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03689.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850908v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deville" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viazzi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leloup" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasalle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026474" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814464v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishu Kansal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilshat U. Tulyaganov" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Pascual" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.08.022" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D67VRSG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835892v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zymelka" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.03.011" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828028v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zych" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crosnier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.03.030" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HDGFCJ0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677796v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie K Mainjot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l J Sadoun" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760135v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.047" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677798v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zych" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834898v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Reddy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Pascual" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm16300d" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813672v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Xolin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olagnon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.11.023" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSJKVKN4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670943v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Taddei" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2010.10.010" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670860v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Loh" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Adolfson" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.03.006" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KCH30CN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538238v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Shatokha" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Korobeynikov" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517647v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peroglio" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eglin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lezuo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alini" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.03.018" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L25ZNW4P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517642v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Peroglio" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verrier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.05.022" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8PRBGMF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431366v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431363v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez-Esteban" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Gutierrez-Gonzalez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saiz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Tomsia" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.31935" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517686v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grandjean" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110251" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517678v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil V. Virkar" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Clarke" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03278.x" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LG24HJ1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508418v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lefebvre" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434022v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rodriguez Suarez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Diaz" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pecharroman" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A, Esteban-Cubillo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433948v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zenati" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434115v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Dombrovsky" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Tagne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baillis" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350441v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dombrovsky" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kamdem Tagne" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373160v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434119v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434204v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daraktchiev" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schaller" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508691v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.01.029" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434114v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaccini" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434156v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menendez" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miranda" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gryn" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436172v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436170v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casasei" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436223v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Radmilovic" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436820v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436821v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436869v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474922v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670890v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F Bartolom&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Montero" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos D&#237;az" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia L&#243;pez&#8208;esteban" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S Moya" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2004.tb07505.x" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474935v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bartolome" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Montero" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Moya" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474919v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475506v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670896v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Aza" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Benaqqa" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475360v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. de Aza" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475363v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dominguez" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Torrecillas" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677818v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Epicier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917176v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565987v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-gremillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7258-6483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069266085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=XbNPcn4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-7813-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Kurita" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjin Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppei Kudo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruyoshi Kanno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Uchimoto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2026.02.018" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mezdar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Seveyrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borta-Boyon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Q Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115076" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104804v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117579" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pacquelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bouttes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benameur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117677" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejeune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jamart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.117106" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Faria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Henriques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fabris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Carvalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.135" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian In&#234;s dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Celso Fredel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Henriques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2024.100841" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662860v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Ferey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116745" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zoude" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7030057" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingqi Liao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqing Liao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Wei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Huang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjiu Duan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119819" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734370v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa de Matos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.09.094" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650551v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Akhlaghi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Camposilvan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Goharibajestani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Khabbaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2024.05.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baeza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin-Joffrey Courtial" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Somers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Balvay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19093" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018160v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roitero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritzberger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100478" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#246;rtlein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120400" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151331v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pontoreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-marc Pelletier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171179" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018206v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontoreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffigniez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118723" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855525v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coffigniez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202201159" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Khabbaz Abkenar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleva Ow-Yang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.07.027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03107204v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica M&#252;ller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Jobbagy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148462" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balvay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101859" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337084v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigollet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117224" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380399v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Alan Porporati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Pitto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deluca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5100273" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F. Cousin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kempf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24279-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098114v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tabard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-J. Courtial" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101776" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098137v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar Abou Hamad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabregue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11630-020-1254-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bella" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.02.199" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210140v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Khajavi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Lund Frandsen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vang Hendriksen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.01.052" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108165v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dejob" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.12.032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252664v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mattlet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathevon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zberg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14113103" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100658" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552528v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Monzavi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Noumbissi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.03.050" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649858v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi Tannous" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113694" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469055v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.12.199" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469054v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reveron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vogl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.01.027" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877853v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wei" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Chen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.04.016" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418663v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reynard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.11.061" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534380v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe W Tavacoli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.02.019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922304v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.05.042" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921427v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowicka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. F El-Maghraby" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;van&#269;&#225;rkov&#225;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galuskov&#225;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.019" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115206v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stella Ramirez Caballero" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Elsayed" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.01.206" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285721v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0627-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063696v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Gars Santoni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.02.045" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156685v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Al-Hajjar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Begand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberbach" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hans" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.05.011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115186v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saiz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-018-6201-y" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156270v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.06.013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120030v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giraudon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lips" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.022" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758653v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Stanciuc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Flamant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Biotteau-Deheuvels" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stoddart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anglada" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.06.022" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677777v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.08.018" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758659v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.09.044" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743312v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.12.021" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758663v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.10.061" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858426v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.07.003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677779v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Perrichon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farizon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.09.019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59Z8SZ6Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670813v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tadier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.02.023" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K85LPZ24-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804231v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belghalem" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefond" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-016-0008-4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814369v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Petit" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.11.035" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670811v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haochih Liu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10060569" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541230v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Kabaar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Estevez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613937v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Martin Sprecher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Alini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735918v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Giraudon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatPipeScieTech.2017018805" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670808v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Francisco Caravaca" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670816v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Biotteau&#8208;deheuvels" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clement" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duvauchelle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.03.037" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115314v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Liamine Bella" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670942v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Caravaca" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670818v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Shi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rivory" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342571v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.05.010" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313697v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap Cowie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besse" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.12.035" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677786v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Sanon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cattani&#8208;lorente" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne S Scherrer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670823v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Coadou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Karst" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Emieux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sicardy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montani" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670829v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cattani&#8208;lorente" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ss Scherrer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durual" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sanon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828028v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zych" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crosnier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.03.030" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HDGFCJ0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677796v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie K Mainjot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l J Sadoun" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814464v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishu Kansal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilshat U. Tulyaganov" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Pascual" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.08.022" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D67VRSG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835892v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zymelka" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.03.011" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137602v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03689.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850908v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deville" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viazzi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leloup" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasalle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026474" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760135v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.047" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834898v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Reddy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Pascual" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm16300d" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677798v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zych" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670943v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Taddei" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2010.10.010" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813672v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Xolin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorand" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olagnon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.11.023" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSJKVKN4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670860v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Loh" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Adolfson" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.03.006" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KCH30CN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538238v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Shatokha" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Korobeynikov" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517647v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peroglio" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eglin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lezuo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alini" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.03.018" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L25ZNW4P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517642v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Peroglio" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verrier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.05.022" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8PRBGMF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431366v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431363v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez-Esteban" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Gutierrez-Gonzalez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saiz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Tomsia" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.31935" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517686v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grandjean" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110251" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517678v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil V. Virkar" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Clarke" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03278.x" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LG24HJ1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508418v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lefebvre" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433948v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zenati" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434022v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rodriguez Suarez" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Diaz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pecharroman" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A, Esteban-Cubillo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434114v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccaccini" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434156v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menendez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miranda" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gryn" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373160v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434119v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434115v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Dombrovsky" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Tagne" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baillis" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350441v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dombrovsky" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kamdem Tagne" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508691v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.01.029" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434204v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daraktchiev" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schaller" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436172v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436170v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casasei" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436223v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Radmilovic" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436869v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436820v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436821v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474922v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670890v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F Bartolom&#233;" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Montero" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos D&#237;az" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia L&#243;pez&#8208;esteban" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S Moya" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2004.tb07505.x" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474935v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bartolome" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Montero" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Moya" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474919v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475506v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670896v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Aza" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Benaqqa" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475360v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. de Aza" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475363v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dominguez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Torrecillas" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677818v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Epicier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917176v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565987v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>