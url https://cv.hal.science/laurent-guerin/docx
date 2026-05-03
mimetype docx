--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -220,498 +220,498 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuli‐Responsive Low‐Frequency Terahertz Absorption ON‐OFF Switchability in Spin‐Crossover Material</w:t>
+                <w:t xml:space="preserve">Ultrafast charge-transfer-induced spin transition in cobalt-tungstate molecular photomagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanping Li</w:t>
+                <w:t xml:space="preserve">Kazuki Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Stefańczyk</w:t>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunal Kumar Jha</w:t>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guérin</w:t>
+                <w:t xml:space="preserve">Koji Nakabayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuki Nakamura</w:t>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (38), pp.2507457. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202507457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60401-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158612v1</w:t>
+                <w:t xml:space="preserve">hal-05158591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near‐Infrared Light‐Induced Spin‐State Switching Based on Fe(II)‐Hg(II) Spin‐Crossover Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Stefańczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Stefańczyk</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosei Okuzono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (12), pp.e202423095. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.202423095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast charge-transfer-induced spin transition in cobalt-tungstate molecular photomagnets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stimuli‐Responsive Low‐Frequency Terahertz Absorption ON‐OFF Switchability in Spin‐Crossover Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanping Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Stefańczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuki Nakamura</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.5012. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (38), pp.2507457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-60401-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202507457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158591v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathway from Molecular Strain to Crystal Domains and Cracks in Layered Co–W Charge-Transfer Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuki Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wakano Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Alashoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumit Ranjan Maity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -762,77 +762,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-affected ferroelastic domain walls in RbMnFe charge-transfer materials undergoing collective Jahn–Teller distortion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leland B Gee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -896,51 +896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frustrated competitive forces in the Et 2 Me 2 Sb[Pd(dmit) 2 ] 2 molecular conductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1024,563 +1024,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transitions within crystals that are aperiodic by construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elucidating 2D Charge-Density-Wave atomic structure in an MXchain by the 3D-ΔPair Distribution Function method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Mariette</w:t>
+                <w:t xml:space="preserve">Takefumi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rabiller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guérin</w:t>
+                <w:t xml:space="preserve">Edoardo Zatterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+                <w:t xml:space="preserve">Arkadiy Simonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Frantsuzov</w:t>
+                <w:t xml:space="preserve">Dmitry Chernyshov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (13), pp.134109. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (6), pp.e202100857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.134109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202100857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833569v1</w:t>
+                <w:t xml:space="preserve">hal-03550904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Bonding Propagated Phase Separation in Quasi-Epitaxial Single Crystals: A Pd–Br Molecular Insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takefumi Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takefumi Yoshida</w:t>
+                <w:t xml:space="preserve">Shinya Takaishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinya Takaishi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guérin</w:t>
+                <w:t xml:space="preserve">Tatsuhiro Kojima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyoshi Ohtsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (35), pp.14067-14074. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting photo-stationary light-induced excited spin state trapping equilibrium towards higher temperature by increasing light fluence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Gournay</w:t>
+                <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
+                <w:t xml:space="preserve">Jean-Yves Mevellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Mevellec</w:t>
+                <w:t xml:space="preserve">Bernard Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Janod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 791, 139395 (6 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cplett.2022.139395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating 2D Charge-Density-Wave atomic structure in an MXchain by the 3D-ΔPair Distribution Function method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Phase transitions within crystals that are aperiodic by construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arkadiy Simonov</w:t>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Chernyshov</w:t>
+                <w:t xml:space="preserve">Ilya Frantsuzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (6), pp.e202100857. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (13), pp.134109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202100857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.134109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550904v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-range order in the quasiliquid phases of alkane substructures within aperiodic urea inclusion crystals</w:t>
               </w:r>
@@ -1700,51 +1700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain wave pathway to semiconductor-to-metal transition revealed by time-resolved X-ray powder diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1752,51 +1752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.1239. </w:t>
@@ -1834,77 +1834,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High spatial resolution studies of phase transitions within organic aperiodic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2007,51 +2007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Azzolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoaki Ichii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2115,64 +2115,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on Couzi et al. (2018): a phenomenological model for structural transitions in incommensurate alkane/urea inclusion compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Frantsuzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2262,64 +2262,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verezhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2370,77 +2370,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallography and dynamics in superspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2481,2117 +2481,2117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frustrated pretransitional phenomena in aperiodic composites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giant Nernst effect in the incommensurate charge density wave state of P4W12O44</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Wang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Kamil K. Kolincio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzy Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Rabiller</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (18), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.184105⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 94 (24), pp.241118(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.241118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400691v1</w:t>
+                <w:t xml:space="preserve">hal-01481021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First step towards a Devil's Staircase in Spin Crossover materials First step towards Devil's Staircase in Spin Crossover materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francisco J. Valverde-Muñoz</w:t>
+                <w:t xml:space="preserve">Frustrated pretransitional phenomena in aperiodic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Frantsuzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Carmen Muñoz</w:t>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (30), pp.8675-8679. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201602441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.184105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322372v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Nernst effect in the incommensurate charge density wave state of P4W12O44</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First step towards a Devil's Staircase in Spin Crossover materials First step towards Devil's Staircase in Spin Crossover materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil K. Kolincio</w:t>
+                <w:t xml:space="preserve">Daopeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramzy Daou</w:t>
+                <w:t xml:space="preserve">Lucia Piñeiro-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guérin</w:t>
+                <w:t xml:space="preserve">Francisco J. Valverde-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fertey</w:t>
+                <w:t xml:space="preserve">M Carmen Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (24), pp.241118(R). </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (30), pp.8675-8679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.241118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201602441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481021v1</w:t>
+                <w:t xml:space="preserve">hal-01322372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically Visible Phase Separation between Mott-Hubbard and Charge-Density-Wave Domains in a Pd-Br Chain Complex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inside Back Cover: First Step Towards a Devil's Staircase in Spin-Crossover Materials (Angew. Chem. Int. Ed. 30/2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroaki Iguchi</w:t>
+                <w:t xml:space="preserve">E. Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Okamoto</w:t>
+                <w:t xml:space="preserve">D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisaaki Tanaka</w:t>
+                <w:t xml:space="preserve">L. Piñeiro-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Valverde-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carmen Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.201600065⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201604286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301353v1</w:t>
+                <w:t xml:space="preserve">hal-01372805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside Back Cover: First Step Towards a Devil's Staircase in Spin-Crossover Materials (Angew. Chem. Int. Ed. 30/2016)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Zhang</w:t>
+                <w:t xml:space="preserve">Optically Visible Phase Separation between Mott-Hubbard and Charge-Density-Wave Domains in a Pd-Br Chain Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takefumi Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Takaishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Piñeiro-Lopez</w:t>
+                <w:t xml:space="preserve">Hiroaki Iguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J. Valverde-Muñoz</w:t>
+                <w:t xml:space="preserve">Hiroshi Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carmen Muñoz</w:t>
+                <w:t xml:space="preserve">Hisaaki Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (30), </w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (2), pp.259--263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201604286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/slct.201600065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372805v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range modulation in a five-dimensional crystallographic superspace</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutron Laue and X-ray diffraction study of a new crystallographic superspace phase in n-nonadecane-urea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Huard</w:t>
+                <w:t xml:space="preserve">S. Zerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Ravy</w:t>
+                <w:t xml:space="preserve">G. J. Mcintyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Lemée-Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.184101⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (3), pp.293--299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520615005442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164047v2</w:t>
+                <w:t xml:space="preserve">hal-01168334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Laue and X-ray diffraction study of a new crystallographic superspace phase in n-nonadecane-urea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Mariette</w:t>
+                <w:t xml:space="preserve">The creation of modulated monoclinic aperiodic composites in n-alkane/urea compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. J. Mcintyre</w:t>
+                <w:t xml:space="preserve">Yu-Sheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-H. Lemée-Cailleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Rabiller</w:t>
+                <w:t xml:space="preserve">Alexei Bosak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71 (3), pp.293--299. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 230 (1), pp.5--11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2052520615005442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/zkri-2014-1773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168334v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The creation of modulated monoclinic aperiodic composites in n-alkane/urea compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Long-range modulation in a five-dimensional crystallographic superspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Sheng Chen</w:t>
+                <w:t xml:space="preserve">Michael Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Bosak</w:t>
+                <w:t xml:space="preserve">Sylvain Ravy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 230 (1), pp.5--11. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (18), pp.184101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/zkri-2014-1773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.184101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168329v1</w:t>
+                <w:t xml:space="preserve">hal-01164047v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical phenomena in higher dimensional spaces : The hexagonal-to-orthorhombic phase transition in aperiodic n-nonadecane/urea.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin-State Photoswitching Dynamics of the [(TPA)Fe(TCC)]SbF6 Complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Garcia-Orduna</w:t>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.104101⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (5-6), pp.992-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201201083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825698v1</w:t>
+                <w:t xml:space="preserve">hal-00825742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-State Photoswitching Dynamics of the [(TPA)Fe(TCC)]SbF6 Complex.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Servol</w:t>
+                <w:t xml:space="preserve">Critical phenomena in higher dimensional spaces : The hexagonal-to-orthorhombic phase transition in aperiodic n-nonadecane/urea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garcia-Orduna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201201083⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (10), pp.104101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.104101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00825742v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-triggered single molecular gating motions of the KcsA potassium channels recorded in a sub-millisecond time Resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">100 picosecond diffraction catches structural transients of laser-pulse triggered switching in a spin-crossover crystal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirofumi Shimizu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stetten von David</w:t>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.11.231⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (7), pp.2051-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201103048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073206v1</w:t>
+                <w:t xml:space="preserve">hal-00909464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Atomic Positions in Molecular Reactions by Picosecond X-ray Scattering at the ESRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyu Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Khakhulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyotcherl Ihee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (2), pp.25-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08940886.2012.663319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 picosecond diffraction catches structural transients of laser-pulse triggered switching in a spin-crossover crystal.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser-triggered single molecular gating motions of the KcsA potassium channels recorded in a sub-millisecond time Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cammarata</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marina Servol</w:t>
+                <w:t xml:space="preserve">Hirofumi Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Iwamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Konno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Royant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stetten von David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201103048⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (3), pp.37A. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.11.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00909464v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined linear molecules inside an aperiodic supramolecular crystal: The sequence of superspace phases in n-hexadecane/urea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed acoustic phonons and phase modes in an aperiodic composite crystal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Huard</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Currat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3663711⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (20), pp.205502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.205502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695641v1</w:t>
+                <w:t xml:space="preserve">hal-00732954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed acoustic phonons and phase modes in an aperiodic composite crystal.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confined linear molecules inside an aperiodic supramolecular crystal: The sequence of superspace phases in n-hexadecane/urea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Currat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107 (20), pp.205502. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (20), pp.204505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.205502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3663711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732954v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing One-Dimensional Precursors of a Photoinduced Transformation in a Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shin-Ichi Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4681,64 +4681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4853,51 +4853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Ichi Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryoko Tazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (Pt 4), pp.313-9. </w:t>
@@ -4935,90 +4935,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing photoinduced phase transition in a charge-transfer molecular crystal by 100 picosecond X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lemée-Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5081,90 +5081,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced spin transition probed by x-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lemée-Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5273,51 +5273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5406,77 +5406,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion diffuse : ordre - désordre , transitions de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5546,51 +5546,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristallography. Université de Rennes, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5698,51 +5698,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15662252"/>
+    <w:nsid w:val="2F9D8443"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5929,51 +5929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-guerin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0509-8444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11680209X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-4353-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanping Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Stefa&#324;czyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Kumar Jha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Nakamura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202507457" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Okuzono" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202423095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Privault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Nakabayashi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60401-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakano Ota" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Alashoor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Ranjan Maity" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01338" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Akagi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland B Gee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D. Ribson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra06397j" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiko Ishikawa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Koshihara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yamamoto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134104" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Frantsuzov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.134109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takefumi Yoshida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Takaishi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiro Kojima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Ohtsu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02078" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gournay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2022.139395" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Zatterin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiy Simonov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Chernyshov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100857" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780149v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabiller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.054206" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157411v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21316-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02634594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzolina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Ichii" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90553-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frantsuzov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.182073" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecolivet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verezhak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.224308" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715500004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.184105" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daopeng Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201602441" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil K. Kolincio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.241118" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301353v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Iguchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Okamoto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisaaki Tanaka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600065" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201604286" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01164047v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.184101" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Mcintyre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615005442" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sheng Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Bosak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2014-1773" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia-Orduna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.104101" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201083" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSDRL2FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073206v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Shimizu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Iwamoto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Konno" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Royant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stetten von David" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.231" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909431v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Kong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khakhulin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyotcherl Ihee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2012.663319" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909464v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103048" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MW89B15-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695641v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663711" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732954v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Currat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.205502" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732934v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Adachi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Koshihara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.105.246101" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659623v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309051046" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN3KKG8X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Nozawa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Takahashi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoko Tazaki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049507025496" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429171v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2003.10.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1B2ZC4C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429158v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.020101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.507994" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689490v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04729441v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-guerin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0509-8444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11680209X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-4353-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158591v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Nakamura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Privault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Nakabayashi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60401-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanping Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Stefa&#324;czyk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Kumar Jha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Okuzono" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202423095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202507457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakano Ota" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Alashoor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Ranjan Maity" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01338" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Akagi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland B Gee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D. Ribson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra06397j" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiko Ishikawa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Koshihara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yamamoto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134104" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takefumi Yoshida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Zatterin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiy Simonov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Chernyshov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100857" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Takaishi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiro Kojima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Ohtsu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02078" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gournay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2022.139395" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Frantsuzov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.134109" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780149v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabiller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.054206" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157411v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21316-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02634594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzolina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Ichii" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90553-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frantsuzov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.182073" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecolivet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verezhak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.224308" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715500004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481021v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil K. Kolincio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.241118" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.184105" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daopeng Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201602441" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201604286" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301353v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Iguchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Okamoto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisaaki Tanaka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600065" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168334v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Mcintyre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615005442" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168329v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sheng Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Bosak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2014-1773" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01164047v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.184101" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825742v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201083" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSDRL2FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825698v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia-Orduna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.104101" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103048" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MW89B15-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909431v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Kong" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khakhulin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyotcherl Ihee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2012.663319" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Shimizu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Iwamoto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Konno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Royant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stetten von David" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.231" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Currat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.205502" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695641v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663711" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732934v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Adachi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Koshihara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.105.246101" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659623v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309051046" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN3KKG8X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Nozawa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Takahashi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoko Tazaki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049507025496" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429171v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2003.10.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1B2ZC4C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429158v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.020101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.507994" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689490v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04729441v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>