--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -220,498 +220,498 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast charge-transfer-induced spin transition in cobalt-tungstate molecular photomagnets</w:t>
+                <w:t xml:space="preserve">Stimuli‐Responsive Low‐Frequency Terahertz Absorption ON‐OFF Switchability in Spin‐Crossover Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guanping Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Stefańczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kazuki Nakamura</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.5012. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (38), pp.2507457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-60401-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202507457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158591v1</w:t>
+                <w:t xml:space="preserve">hal-05158612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near‐Infrared Light‐Induced Spin‐State Switching Based on Fe(II)‐Hg(II) Spin‐Crossover Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanping Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Stefańczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosei Okuzono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (12), pp.e202423095. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.202423095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuli‐Responsive Low‐Frequency Terahertz Absorption ON‐OFF Switchability in Spin‐Crossover Material</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ultrafast charge-transfer-induced spin transition in cobalt-tungstate molecular photomagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuki Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kazuki Nakamura</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Nakabayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (38), pp.2507457. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202507457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60401-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158612v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathway from Molecular Strain to Crystal Domains and Cracks in Layered Co–W Charge-Transfer Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuki Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wakano Ota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Alashoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumit Ranjan Maity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -762,77 +762,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-affected ferroelastic domain walls in RbMnFe charge-transfer materials undergoing collective Jahn–Teller distortion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leland B Gee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -896,51 +896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frustrated competitive forces in the Et 2 Me 2 Sb[Pd(dmit) 2 ] 2 molecular conductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1024,563 +1024,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating 2D Charge-Density-Wave atomic structure in an MXchain by the 3D-ΔPair Distribution Function method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hydrogen Bonding Propagated Phase Separation in Quasi-Epitaxial Single Crystals: A Pd–Br Molecular Insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takefumi Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Takaishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arkadiy Simonov</w:t>
+                <w:t xml:space="preserve">Tatsuhiro Kojima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Chernyshov</w:t>
+                <w:t xml:space="preserve">Hiroyoshi Ohtsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (6), pp.e202100857. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (35), pp.14067-14074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202100857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550904v1</w:t>
+                <w:t xml:space="preserve">hal-03795145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Bonding Propagated Phase Separation in Quasi-Epitaxial Single Crystals: A Pd–Br Molecular Insulator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shifting photo-stationary light-induced excited spin state trapping equilibrium towards higher temperature by increasing light fluence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinya Takaishi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guérin</w:t>
+                <w:t xml:space="preserve">Lucas Gournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatsuhiro Kojima</w:t>
+                <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroyoshi Ohtsu</w:t>
+                <w:t xml:space="preserve">Jean-Yves Mevellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Janod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02078⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 791, 139395 (6 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2022.139395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795145v1</w:t>
+                <w:t xml:space="preserve">hal-03564031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting photo-stationary light-induced excited spin state trapping equilibrium towards higher temperature by increasing light fluence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase transitions within crystals that are aperiodic by construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Mevellec</w:t>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Humbert</w:t>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Janod</w:t>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Frantsuzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2022.139395⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (13), pp.134109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.134109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564031v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transitions within crystals that are aperiodic by construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Mariette</w:t>
+                <w:t xml:space="preserve">Elucidating 2D Charge-Density-Wave atomic structure in an MXchain by the 3D-ΔPair Distribution Function method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takefumi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rabiller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guérin</w:t>
+                <w:t xml:space="preserve">Edoardo Zatterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+                <w:t xml:space="preserve">Arkadiy Simonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Frantsuzov</w:t>
+                <w:t xml:space="preserve">Dmitry Chernyshov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (13), pp.134109. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (6), pp.e202100857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.134109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202100857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833569v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-range order in the quasiliquid phases of alkane substructures within aperiodic urea inclusion crystals</w:t>
               </w:r>
@@ -1700,51 +1700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain wave pathway to semiconductor-to-metal transition revealed by time-resolved X-ray powder diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1752,51 +1752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.1239. </w:t>
@@ -1834,77 +1834,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High spatial resolution studies of phase transitions within organic aperiodic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2007,51 +2007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Azzolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoaki Ichii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2115,64 +2115,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on Couzi et al. (2018): a phenomenological model for structural transitions in incommensurate alkane/urea inclusion compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Frantsuzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2262,64 +2262,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verezhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2370,77 +2370,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallography and dynamics in superspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2481,1659 +2481,1659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Nernst effect in the incommensurate charge density wave state of P4W12O44</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frustrated pretransitional phenomena in aperiodic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Frantsuzov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil K. Kolincio</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fertey</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (24), pp.241118(R). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.241118⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 94 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.184105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481021v1</w:t>
+                <w:t xml:space="preserve">hal-01400691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frustrated pretransitional phenomena in aperiodic composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilya Frantsuzov</w:t>
+                <w:t xml:space="preserve">First step towards a Devil's Staircase in Spin Crossover materials First step towards Devil's Staircase in Spin Crossover materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daopeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Piñeiro-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Valverde-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Rabiller</w:t>
+                <w:t xml:space="preserve">M Carmen Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (18), </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (30), pp.8675-8679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.184105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201602441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400691v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First step towards a Devil's Staircase in Spin Crossover materials First step towards Devil's Staircase in Spin Crossover materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giant Nernst effect in the incommensurate charge density wave state of P4W12O44</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daopeng Zhang</w:t>
+                <w:t xml:space="preserve">Kamil K. Kolincio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Piñeiro-Lopez</w:t>
+                <w:t xml:space="preserve">Ramzy Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco J. Valverde-Muñoz</w:t>
+                <w:t xml:space="preserve">Olivier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Carmen Muñoz</w:t>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (30), pp.8675-8679. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (24), pp.241118(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201602441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.241118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322372v1</w:t>
+                <w:t xml:space="preserve">hal-01481021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside Back Cover: First Step Towards a Devil's Staircase in Spin-Crossover Materials (Angew. Chem. Int. Ed. 30/2016)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optically Visible Phase Separation between Mott-Hubbard and Charge-Density-Wave Domains in a Pd-Br Chain Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takefumi Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Takaishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Trzop</w:t>
+                <w:t xml:space="preserve">Hiroaki Iguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Zhang</w:t>
+                <w:t xml:space="preserve">Hiroshi Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Piñeiro-Lopez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Carmen Muñoz</w:t>
+                <w:t xml:space="preserve">Hisaaki Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201604286⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (2), pp.259--263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201600065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372805v1</w:t>
+                <w:t xml:space="preserve">hal-01301353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically Visible Phase Separation between Mott-Hubbard and Charge-Density-Wave Domains in a Pd-Br Chain Complex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shinya Takaishi</w:t>
+                <w:t xml:space="preserve">Inside Back Cover: First Step Towards a Devil's Staircase in Spin-Crossover Materials (Angew. Chem. Int. Ed. 30/2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroaki Iguchi</w:t>
+                <w:t xml:space="preserve">L. Piñeiro-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Okamoto</w:t>
+                <w:t xml:space="preserve">F.J. Valverde-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisaaki Tanaka</w:t>
+                <w:t xml:space="preserve">M. Carmen Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (2), pp.259--263. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (30), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.201600065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201604286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301353v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Laue and X-ray diffraction study of a new crystallographic superspace phase in n-nonadecane-urea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-range modulation in a five-dimensional crystallographic superspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zerdane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Mariette</w:t>
+                <w:t xml:space="preserve">Michael Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. J. Mcintyre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Rabiller</w:t>
+                <w:t xml:space="preserve">Sylvain Ravy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520615005442⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (18), pp.184101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.184101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168334v1</w:t>
+                <w:t xml:space="preserve">hal-01164047v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The creation of modulated monoclinic aperiodic composites in n-alkane/urea compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+                <w:t xml:space="preserve">Neutron Laue and X-ray diffraction study of a new crystallographic superspace phase in n-nonadecane-urea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Sheng Chen</w:t>
+                <w:t xml:space="preserve">G. J. Mcintyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Bosak</w:t>
+                <w:t xml:space="preserve">M.-H. Lemée-Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 230 (1), pp.5--11. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (3), pp.293--299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/zkri-2014-1773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2052520615005442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168329v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range modulation in a five-dimensional crystallographic superspace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The creation of modulated monoclinic aperiodic composites in n-alkane/urea compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Huard</w:t>
+                <w:t xml:space="preserve">Yu-Sheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Ravy</w:t>
+                <w:t xml:space="preserve">Alexei Bosak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (18), pp.184101. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 230 (1), pp.5--11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.184101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/zkri-2014-1773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164047v2</w:t>
+                <w:t xml:space="preserve">hal-01168329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-State Photoswitching Dynamics of the [(TPA)Fe(TCC)]SbF6 Complex.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical phenomena in higher dimensional spaces : The hexagonal-to-orthorhombic phase transition in aperiodic n-nonadecane/urea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marina Servol</w:t>
+                <w:t xml:space="preserve">P. Garcia-Orduna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201201083⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (10), pp.104101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.104101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825742v1</w:t>
+                <w:t xml:space="preserve">hal-00825698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical phenomena in higher dimensional spaces : The hexagonal-to-orthorhombic phase transition in aperiodic n-nonadecane/urea.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Garcia-Orduna</w:t>
+                <w:t xml:space="preserve">Spin-State Photoswitching Dynamics of the [(TPA)Fe(TCC)]SbF6 Complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (5-6), pp.992-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201201083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.104101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00825698v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 picosecond diffraction catches structural transients of laser-pulse triggered switching in a spin-crossover crystal.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+                <w:t xml:space="preserve">Tracking Atomic Positions in Molecular Reactions by Picosecond X-ray Scattering at the ESRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qingyu Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Khakhulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Servol</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyotcherl Ihee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201103048⟩</w:t>
+              <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.25-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08940886.2012.663319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909464v1</w:t>
+                <w:t xml:space="preserve">hal-00909431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Atomic Positions in Molecular Reactions by Picosecond X-ray Scattering at the ESRF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">100 picosecond diffraction catches structural transients of laser-pulse triggered switching in a spin-crossover crystal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hyotcherl Ihee</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (7), pp.2051-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201103048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08940886.2012.663319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00909431v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-triggered single molecular gating motions of the KcsA potassium channels recorded in a sub-millisecond time Resolution</w:t>
               </w:r>
@@ -4279,64 +4279,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Currat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4413,77 +4413,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 135 (20), pp.204505. </w:t>
@@ -4521,77 +4521,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing One-Dimensional Precursors of a Photoinduced Transformation in a Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shin-Ichi Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4681,64 +4681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4853,51 +4853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Ichi Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryoko Tazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (Pt 4), pp.313-9. </w:t>
@@ -4935,90 +4935,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing photoinduced phase transition in a charge-transfer molecular crystal by 100 picosecond X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lemée-Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5081,90 +5081,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced spin transition probed by x-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lemée-Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5273,51 +5273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5406,77 +5406,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion diffuse : ordre - désordre , transitions de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5546,51 +5546,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristallography. Université de Rennes, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5698,51 +5698,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F9D8443"/>
+    <w:nsid w:val="0AD45EFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5929,51 +5929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-guerin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0509-8444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11680209X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-4353-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158591v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Nakamura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Privault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Nakabayashi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60401-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanping Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Stefa&#324;czyk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Kumar Jha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Okuzono" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202423095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202507457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakano Ota" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Alashoor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Ranjan Maity" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01338" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Akagi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland B Gee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D. Ribson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra06397j" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiko Ishikawa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Koshihara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yamamoto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134104" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takefumi Yoshida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Zatterin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiy Simonov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Chernyshov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100857" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Takaishi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiro Kojima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Ohtsu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02078" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gournay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2022.139395" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Frantsuzov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.134109" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780149v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabiller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.054206" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157411v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21316-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02634594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzolina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Ichii" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90553-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frantsuzov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.182073" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecolivet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verezhak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.224308" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715500004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481021v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil K. Kolincio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.241118" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.184105" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daopeng Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201602441" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201604286" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301353v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Iguchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Okamoto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisaaki Tanaka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600065" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168334v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Mcintyre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615005442" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168329v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sheng Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Bosak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2014-1773" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01164047v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.184101" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825742v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201083" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSDRL2FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825698v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia-Orduna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.104101" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103048" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MW89B15-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909431v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Kong" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khakhulin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyotcherl Ihee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2012.663319" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Shimizu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Iwamoto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Konno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Royant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stetten von David" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.231" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Currat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.205502" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695641v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663711" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732934v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Adachi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Koshihara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.105.246101" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659623v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309051046" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN3KKG8X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Nozawa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Takahashi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoko Tazaki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049507025496" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429171v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2003.10.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1B2ZC4C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429158v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.020101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.507994" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689490v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04729441v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-guerin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0509-8444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11680209X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-4353-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanping Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Stefa&#324;czyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Kumar Jha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Nakamura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202507457" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Okuzono" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202423095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Privault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Nakabayashi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60401-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakano Ota" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Alashoor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Ranjan Maity" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01338" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Akagi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland B Gee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D. Ribson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra06397j" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiko Ishikawa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Koshihara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yamamoto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134104" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795145v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takefumi Yoshida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Takaishi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiro Kojima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Ohtsu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02078" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gournay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2022.139395" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833569v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Frantsuzov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.134109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Zatterin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiy Simonov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Chernyshov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100857" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780149v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabiller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.054206" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157411v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21316-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02634594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzolina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Ichii" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90553-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frantsuzov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.182073" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecolivet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verezhak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.224308" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715500004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.184105" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daopeng Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201602441" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil K. Kolincio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.241118" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301353v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Iguchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Okamoto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisaaki Tanaka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600065" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201604286" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01164047v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.184101" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Mcintyre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615005442" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sheng Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Bosak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2014-1773" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia-Orduna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.104101" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201083" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSDRL2FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Kong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khakhulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyotcherl Ihee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2012.663319" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909464v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103048" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MW89B15-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Shimizu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Iwamoto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Konno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Royant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stetten von David" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.231" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Currat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.205502" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695641v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663711" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732934v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#233;bert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Adachi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Koshihara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.105.246101" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659623v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767309051046" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN3KKG8X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Nozawa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Takahashi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoko Tazaki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049507025496" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429171v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2003.10.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1B2ZC4C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429158v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.020101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.507994" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689490v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04729441v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>