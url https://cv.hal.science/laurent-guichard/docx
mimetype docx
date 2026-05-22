--- v0 (2026-04-30)
+++ v1 (2026-05-22)
@@ -199,173 +199,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « culte impérial » et les persécutions contre les chrétiens. L’état de la question 50 ans après Fergus Millar</w:t>
+                <w:t xml:space="preserve">Les chrétiens, l’Eglise et le gouvernement de l’Empire de 98 à 410</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabrice Delrieux; Laurent Guichard. </w:t>
+              <w:t xml:space="preserve">Sylvain Destephen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, pp.637-683, 2022</w:t>
+              <w:t xml:space="preserve">Gouverner l’Empire romain de Trajan à 410 ap. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.305-312., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04243054v1</w:t>
+                <w:t xml:space="preserve">halshs-04243032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chrétiens, l’Eglise et le gouvernement de l’Empire de 98 à 410</w:t>
+                <w:t xml:space="preserve">Le « culte impérial » et les persécutions contre les chrétiens. L’état de la question 50 ans après Fergus Millar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sylvain Destephen. </w:t>
+              <w:t xml:space="preserve">Fabrice Delrieux; Laurent Guichard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouverner l’Empire romain de Trajan à 410 ap. J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, pp.305-312., 2022</w:t>
+              <w:t xml:space="preserve">Itinéraire du Nil au Rhône en mémoire de François Kayser. Docere, Delectare, Movere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, pp.637-683, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04243032v1</w:t>
+                <w:t xml:space="preserve">halshs-04243054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion et pouvoir romains face aux monothéismes judéen, juif et chrétien</w:t>
               </w:r>
@@ -1138,258 +1138,258 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruyères, entre montagne et plateau lorrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Philomatique Vosgienne, pp.25-38, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04243065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmicus Maternus et son temps. Chambéry, Université Savoie Mont blanc, 20 octobre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Emion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, Bolletino di Studi Latini 54, 1, p. 174-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir impérial et pouvoir religieux dans l’Empire romain (iie siècle- début ve siècle ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie d’histoire numérique de l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://ehne.fr/fr/encyclopedie/th%C3%A9matiques/pouvoir-imperial-et-pouvoir-religieux-dans-l%27empire-romain-iie-siecle-debut-ve-siecle-ap-j-c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845129v1</w:t>
-              </w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-04845191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2628,51 +2628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/lire-l-antiquite-/derriere-le-voile-du-pouvoir-1540275.kjsp?RH=1602762818510" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243054v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243032v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245081v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243150v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Balland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Emion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845257v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01845983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03955861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delrieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roug&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Delmaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491077v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gutsfeld" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN21029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/lire-l-antiquite-/derriere-le-voile-du-pouvoir-1540275.kjsp?RH=1602762818510" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243054v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245081v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243150v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Balland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Emion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845129v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845257v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01845983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03955861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delrieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04873743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04243040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roug&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Delmaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491077v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gutsfeld" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN21029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>