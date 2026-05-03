--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (108)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (111)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -434,8101 +434,8131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 92 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/aem.01822-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative microbiological risk assessment using individual data on food storage and consumption (Part 2): A comparison with traditional QMRA approaches</w:t>
+                <w:t xml:space="preserve">Large-scale phenotyping and comparative genomics reveal genetic features of Listeria persistence in epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hernán Redondo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+                <w:t xml:space="preserve">Aurélie Lotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Desvignes</w:t>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Filter</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara M. Pires</w:t>
+                <w:t xml:space="preserve">Mounia Kortebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riveiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mran.2024.100339⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (4), pp.e1013323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04964133v1</w:t>
+                <w:t xml:space="preserve">hal-05605012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantitative Risk Assessment Model for Listeria monocytogenes in Ready-to-Eat Cantaloupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation rate, genetic diversity, and toxinotyping of Clostridium perfringens isolated from French cattle, pig or poultry slaughterhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ana Allende</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods14132212⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 133, pp.104898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2025.104898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05189442v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05594808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging-driven assembly of multi-species biofilms with antagonistic activity against undesirable bacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Quantitative Risk Assessment Model for Listeria monocytogenes in Ready-to-Eat Cantaloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berdous</w:t>
+                <w:t xml:space="preserve">Ursula Gonzales-Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+                <w:t xml:space="preserve">Régis Pouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Jiménez</w:t>
+                <w:t xml:space="preserve">Juliana de Oliveira Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Allende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156/8248394⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (13), pp.2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods14132212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244825v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05189442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogens-in-Foods (PIF): An open-access European database of occurrence data of biological hazards in foods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D imaging-driven assembly of multi-species biofilms with antagonistic activity against undesirable bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Thebault</w:t>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Ribeiro Mendes</w:t>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mran.2025.100342⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156/8248394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326426v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of incineration, co‐incineration and combustion on TSE hazards in category 1 animal by‐products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Allende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelino Alvarez-Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Bortolaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bover-Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFSA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of infection of dairy cattle in the EU with highly pathogenic avian influenza virus affecting dairy cows in the United States of America (H5N1, Eurasian lineage goose/Guangdong clade 2.3.4.4b. genotype B3.13)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anette Ella Boklund</w:t>
+                <w:t xml:space="preserve">Pathogens-in-Foods (PIF): An open-access European database of occurrence data of biological hazards in foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Gonzales-Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Dippel</w:t>
+                <w:t xml:space="preserve">Ana Sofia Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda C. Dórea</w:t>
+                <w:t xml:space="preserve">Anne Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Figuerola</w:t>
+                <w:t xml:space="preserve">Lucas Ribeiro Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (12), pp.e9801. </w:t>
+              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.100342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mran.2025.100342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441752v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance-based method for the quantification of infectious SARS-CoV-2</w:t>
+                <w:t xml:space="preserve">Quantitative microbiological risk assessment using individual data on food storage and consumption (Part 2): A comparison with traditional QMRA approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fraisse</w:t>
+                <w:t xml:space="preserve">Hernán Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cordevant</w:t>
+                <w:t xml:space="preserve">Virginie Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Poder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Perelle</w:t>
+                <w:t xml:space="preserve">Matthias Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara M. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2025.115110⟩</w:t>
+              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.100339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mran.2024.100339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04964003v1</w:t>
+                <w:t xml:space="preserve">anses-04964133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative microbiological risk assessment using individual data on food storage and consumption (Part 1): A case study on listeriosis associated to ready-to-eat foods in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara M. Pires</w:t>
+                <w:t xml:space="preserve">Risk of infection of dairy cattle in the EU with highly pathogenic avian influenza virus affecting dairy cows in the United States of America (H5N1, Eurasian lineage goose/Guangdong clade 2.3.4.4b. genotype B3.13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anette Ella Boklund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Dippel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda C. Dórea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Figuerola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mran.2025.100343⟩</w:t>
+              <w:t xml:space="preserve">EFSA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (12), pp.e9801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05003096v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality genome assembly of Listeria monocytogenes Lm208 (CNL895805): a domestic strain able to grow faster at low temperature when exogenous unsaturated fatty acids are present</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Velge</w:t>
+                <w:t xml:space="preserve">Quantitative microbiological risk assessment using individual data on food storage and consumption (Part 1): A case study on listeriosis associated to ready-to-eat foods in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán G. Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara M. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.100343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mran.2025.100343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mra.00816-24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05162084v1</w:t>
+                <w:t xml:space="preserve">anses-05003096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Critical Review of Risk Assessment Models for Listeria monocytogenes in Meat and Meat Products</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliana de Oliveira Mota</w:t>
+                <w:t xml:space="preserve">High-quality genome assembly of Listeria monocytogenes Lm208 (CNL895805): a domestic strain able to grow faster at low temperature when exogenous unsaturated fatty acids are present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Quilleré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods13030359⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (8), pp.e0081624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00816-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04573675v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Critical Review of Risk Assessment Models for Listeria monocytogenes in Seafood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliana de Oliveira Mota</w:t>
+                <w:t xml:space="preserve">Impedance-based method for the quantification of infectious SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Poder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Perelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods13050716⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 333, pp.115110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2025.115110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04627775v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04964003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Critical Review of Risk Assessment Models for Listeria monocytogenes in Produce</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliana de Oliveira Mota</w:t>
+                <w:t xml:space="preserve">3D imaging-driven assembly of multispecies biofilms with antagonistic activity against undesirable bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods13071111⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04659002v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative risk assessment of Haemolytic and Uremic Syndrome (HUS) from consumption of raw milk soft cheese</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janushan Christy</w:t>
+                <w:t xml:space="preserve">A Critical Review of Risk Assessment Models for Listeria monocytogenes in Produce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Gonzales-Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Cadavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana de Oliveira Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Sanaa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Ecological Systems Modelling Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/fmj.5.109502⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (7), pp.1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods13071111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04578958v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04659002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Listeria monocytogenes alternative detection methods for food microbiology official controls in Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hubert Brugère</w:t>
+                <w:t xml:space="preserve">Quantitative risk assessment of Haemolytic and Uremic Syndrome (HUS) from consumption of raw milk soft cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhasish Basak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janushan Christy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Audiat-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lombard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lyazrhi Faouzi</w:t>
+                <w:t xml:space="preserve">Moez Sanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Ecological Systems Modelling Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.e109502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/fmj.5.109502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2023.110448⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04382253v1</w:t>
+                <w:t xml:space="preserve">anses-04578958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated Parameters for Listeria monocytogenes Dose–Response Model Considering Pathogen Virulence and Age and Sex of Consumer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Kiermeier</w:t>
+                <w:t xml:space="preserve">A Critical Review of Risk Assessment Models for Listeria monocytogenes in Seafood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Gonzales-Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Cadavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana de Oliveira Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Sanaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (5), pp.751. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods13050751⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (5), pp.716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods13050716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04627746v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04627775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipathogen quantitative risk assessment in raw milk soft cheese</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Subhasish Basak</w:t>
+                <w:t xml:space="preserve">A Critical Review of Risk Assessment Models for Listeria monocytogenes in Meat and Meat Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Gonzales-Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Cadavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana de Oliveira Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Sanaa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), pp.359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods13030359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mran.2024.100318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">anses-04823814v1</w:t>
+                <w:t xml:space="preserve">anses-04573675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonized approach to estimate the burden of disease of dietary exposure to four chemical contaminants - A French study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Listeria monocytogenes alternative detection methods for food microbiology official controls in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Sletting Jakobsen</w:t>
+                <w:t xml:space="preserve">Lucas Chikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofie Theresa Thomsen</w:t>
+                <w:t xml:space="preserve">Mélanie Mancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyazrhi Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164804⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 408, pp.110448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2023.110448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04157867v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attribution des sources des maladies infectieuses d'origine alimentaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Thébault</w:t>
+                <w:t xml:space="preserve">Updated Parameters for Listeria monocytogenes Dose–Response Model Considering Pathogen Virulence and Age and Sex of Consumer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Pouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kiermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Cadavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Sanaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (5), pp.751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods13050751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04143951v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04627746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridium botulinum type C, D, C/D, and D/C: An update</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Federighi</w:t>
+                <w:t xml:space="preserve">Multipathogen quantitative risk assessment in raw milk soft cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhasish Basak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Eleni Filippitzi</w:t>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+                <w:t xml:space="preserve">Fanny Tenenhaus-Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.1099184. </w:t>
+              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27-28, pp.100318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1099184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mran.2024.100318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03963259v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04823814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the relationship between the MLST genetic diversity of Listeria monocytogenes and growth under selective and non-selective conditions</w:t>
+                <w:t xml:space="preserve">Clostridium botulinum type C, D, C/D, and D/C: An update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Rosa Rodrigues de Souza</w:t>
+                <w:t xml:space="preserve">François Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bergis</w:t>
+                <w:t xml:space="preserve">Frédéric Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Ng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+                <w:t xml:space="preserve">Michel Federighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Félix</w:t>
+                <w:t xml:space="preserve">Maria-Eleni Filippitzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104303⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1099184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1099184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04134200v1</w:t>
+                <w:t xml:space="preserve">hal-03963259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de la surveillance du botulisme humain et animal en France au cours de la dernière décennie (2008-2019)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attribution des sources des maladies infectieuses d'origine alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lucas</w:t>
+                <w:t xml:space="preserve">Pauline Kooh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Souillard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 98 (2), pp.1-11</w:t>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84, pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550696v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04143951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based model to simulate SARS-CoV-2 contamination of surfaces and meat cuts in processing plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonized approach to estimate the burden of disease of dietary exposure to four chemical contaminants - A French study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Bemrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Sletting Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pauline Kooh</w:t>
+                <w:t xml:space="preserve">Sofie Theresa Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2023.110321⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 894, pp.164804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04169721v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04157867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité des aliments d’origine animale : enseignements d’une expertise scientifique collective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the relationship between the MLST genetic diversity of Listeria monocytogenes and growth under selective and non-selective conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rosa Rodrigues de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Prache</w:t>
+                <w:t xml:space="preserve">Hélène Bergis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Adamiec</w:t>
+                <w:t xml:space="preserve">Patricia Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Astruc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
+                <w:t xml:space="preserve">Benjamin Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7480⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114, pp.104303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178183v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04134200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Treatments to Control Clostridium botulinum Hazards in Food</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+                <w:t xml:space="preserve">An agent-based model to simulate SARS-CoV-2 contamination of surfaces and meat cuts in processing plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Phillipe Fravalo</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Federighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Guillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kooh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12081580⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 404, pp.110321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2023.110321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161814v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04169721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A retrospective and regional approach assessing the genomic diversity of Salmonella Dublin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La qualité des aliments d’origine animale : enseignements d’une expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Adamiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine de Sousa Violante</w:t>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Podeur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Radomski</w:t>
+                <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqac047⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.7480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03767215v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic, physiological, and cellular heterogeneities of bacterial pathogens in food matrices: Consequences for food safety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan de la surveillance du botulisme humain et animal en France au cours de la dernière décennie (2008-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Saint-Martin</w:t>
+                <w:t xml:space="preserve">Rozenn Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Jubelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Darsonval</w:t>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
+                <w:t xml:space="preserve">Karine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98 (2), pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762779v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Factors affecting sheep carcass and meat quality attributes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicola Schreurs</w:t>
+                <w:t xml:space="preserve">Physical Treatments to Control Clostridium botulinum Hazards in Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Tanveer Munir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100330⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (8), pp.1580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12081580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">anses-03324183v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic elements located in the accessory repertoire drive the adaptation to biocides in Listeria monocytogenes strains from different ecological niches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taking account of genomics in quantitative microbial risk assessment: what methods? what issues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Palma</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lena Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2021.103757⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.100922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2022.100922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03150893v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03920741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of Monkeypox virus (MPXV) transmission through the handling and consumption of food</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Mailles</w:t>
+                <w:t xml:space="preserve">Human and animal botulism surveillance in France from 2008 to 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bouquin-Leneveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Souillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mran.2022.100237⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1003917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.1003917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03898801v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03899782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European-wide dataset to uncover adaptive traits of Listeria monocytogenes to diverse ecological niches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Listeria monocytogenes: Investigation of Fitness in Soil Does Not Support the Relevance of Ecotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliette Ascencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Felten</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01278-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.917588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.917588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">anses-03665051v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking account of genomics in quantitative microbial risk assessment: what methods? what issues?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salmonella enterica subsp. enterica Welikade: guideline for phylogenetic analysis of serovars rarely involved in foodborne outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Cherchame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Leone Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jourdan-da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2022.100922⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-022-08439-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03920741v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human and animal botulism surveillance in France from 2008 to 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A European-wide dataset to uncover adaptive traits of Listeria monocytogenes to diverse ecological niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sevellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Bouquin-Leneveu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Petit</w:t>
+                <w:t xml:space="preserve">Arnaud Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.1003917. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.1003917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01278-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">anses-03899782v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03665051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeria monocytogenes: Investigation of Fitness in Soil Does Not Support the Relevance of Ecotypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Genomic elements located in the accessory repertoire drive the adaptation to biocides in Listeria monocytogenes strains from different ecological niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sévellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Félix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.917588⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.103757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2021.103757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712850v1</w:t>
+                <w:t xml:space="preserve">anses-03150893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella enterica subsp. enterica Welikade: guideline for phylogenetic analysis of serovars rarely involved in foodborne outbreaks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk of Monkeypox virus (MPXV) transmission through the handling and consumption of food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Cherchame</w:t>
+                <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Lailler</w:t>
+                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Leone Vignaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jourdan-da Silva</w:t>
+                <w:t xml:space="preserve">Alexandra Mailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-022-08439-2⟩</w:t>
+              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.100237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mran.2022.100237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669868v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03898801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Production factors affecting the quality of chicken table eggs and egg products in Europe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Feidt</w:t>
+                <w:t xml:space="preserve">Review: Factors affecting sheep carcass and meat quality attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100425. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100425⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508011v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03324183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards efficient use of data, models and tools in food microbiology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sara M Pires</w:t>
+                <w:t xml:space="preserve">A retrospective and regional approach assessing the genomic diversity of Salmonella Dublin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine de Sousa Violante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Podeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2022.100834⟩</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.lqac047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqac047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03982737v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03767215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multicritère de la chaîne du froid : qualité, sécurité et énergie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lena Fritsch</w:t>
+                <w:t xml:space="preserve">Genetic, physiological, and cellular heterogeneities of bacterial pathogens in food matrices: Consequences for food safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.4294-4326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.13020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189869v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Database of SARS-CoV-2 and coronaviruses kinetics relevant for assessing persistence in food processing plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
+                <w:t xml:space="preserve">Review: Production factors affecting the quality of chicken table eggs and egg products in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01763-y⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">anses-03832274v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: On-farm and processing factors affecting bovine carcass and meat quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards efficient use of data, models and tools in food microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Nauta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Clinquart</w:t>
+                <w:t xml:space="preserve">Sara M Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tasja Buschhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100426⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46, pp.100834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2022.100834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545364v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03982737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Production factors affecting poultry carcass and meat quality attributes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+                <w:t xml:space="preserve">Optimisation multicritère de la chaîne du froid : qualité, sécurité et énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen-The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Petracci</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1183, pp.29-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">anses-03426683v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Quality of animal-source foods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Database of SARS-CoV-2 and coronaviruses kinetics relevant for assessing persistence in food processing plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Etienne E Bouillot</w:t>
+                <w:t xml:space="preserve">Christophe Batejat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">India Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100376⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01763-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445602v1</w:t>
+                <w:t xml:space="preserve">anses-03832274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for sporadic salmonellosis: a systematic review and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review: On-farm and processing factors affecting bovine carcass and meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Clinquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jourdan-da Silva</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mran.2020.100138⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03436993v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and risk assessment of sesame as an allergen in selected Middle Eastern foods available in Montreal, Canada</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien La Vieille</w:t>
+                <w:t xml:space="preserve">Review: Production factors affecting poultry carcass and meat quality attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Manny</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Massimiliano Petracci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (4), pp.550-562. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19440049.2021.1881622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">anses-03426568v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03426683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between refrigeration temperatures, energy consumption in a food plant and microbiological quality of the food product: Application to refrigerated stuffed pasta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Duret</w:t>
+                <w:t xml:space="preserve">Review: Quality of animal-source foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Adamiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
+                <w:t xml:space="preserve">Pierre-Etienne E Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2021.108076⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190857v1</w:t>
+                <w:t xml:space="preserve">hal-03445602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the Standard method EN ISO 19020 - microbiology of the food chain — Horizontal method for the immunoenzymatic detection of staphylococcal enterotoxins in foodstuffs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence and risk assessment of sesame as an allergen in selected Middle Eastern foods available in Montreal, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Nia</w:t>
+                <w:t xml:space="preserve">Sébastien La Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lombard</w:t>
+                <w:t xml:space="preserve">Virginie Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gentil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Mutel</w:t>
+                <w:t xml:space="preserve">Emilie Manny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109319⟩</w:t>
+              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (4), pp.550-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2021.1881622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877515v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03426568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for sporadic infections caused by Shiga toxin-producing Escherichia coli: a systematic review and meta-analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lapo Mughini-Gras</w:t>
+                <w:t xml:space="preserve">Interactions between refrigeration temperatures, energy consumption in a food plant and microbiological quality of the food product: Application to refrigerated stuffed pasta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Thébault</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mran.2020.100117⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.108076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2021.108076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03436575v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AB_SA: Accessory genes-Based Source Attribution – tracing the source of Salmonella enterica Typhimurium environmental strains</w:t>
+                <w:t xml:space="preserve">Risk factors for sporadic salmonellosis: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Gourmelon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
+                <w:t xml:space="preserve">Lapo Mughini-Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jourdan-da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000366⟩</w:t>
+              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.100138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mran.2020.100138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203155v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03436993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Foods and Poor Food-Handling Practices to the Burden of Foodborne Infectious Diseases in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Kooh</w:t>
+                <w:t xml:space="preserve">Development and validation of the Standard method EN ISO 19020 - microbiology of the food chain — Horizontal method for the immunoenzymatic detection of staphylococcal enterotoxins in foodstuffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bayeux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+                <w:t xml:space="preserve">L. Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Meyer</w:t>
+                <w:t xml:space="preserve">I. Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (11), pp.1644. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 354, pp.109319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods9111644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097838v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AB_SA: Accessory genes-Based Source Attribution – tracing the source of Salmonella enterica Typhimurium environmental strains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk factors for sporadic infections caused by Shiga toxin-producing Escherichia coli: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kooh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Mughini-Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000366⟩</w:t>
+              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.100117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mran.2020.100117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669875v1</w:t>
+                <w:t xml:space="preserve">anses-03436575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Attribution Study of Sporadic Salmonella Derby Cases in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Granier</w:t>
+                <w:t xml:space="preserve">AB_SA: Accessory genes-Based Source Attribution – tracing the source of Salmonella enterica Typhimurium environmental strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Le Hello</w:t>
+                <w:t xml:space="preserve">Michèle Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Weill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+                <w:t xml:space="preserve">Solen Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Cadel-Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00889⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02799393v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maladies microbiennes d’origine alimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+                <w:t xml:space="preserve">Contribution of Foods and Poor Food-Handling Practices to the Burden of Foodborne Infectious Diseases in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kooh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.1644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9111644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.12.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03080053v1</w:t>
+                <w:t xml:space="preserve">hal-03097838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the inactivation of viruses from the Coronaviridae family in response to temperature and relative humidity in suspensions or surfaces.</w:t>
+                <w:t xml:space="preserve">AB_SA: Accessory genes-Based Source Attribution – tracing the source of Salmonella enterica Typhimurium environmental strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicole Pavio</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Cadel-Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01244-20⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (7), 10p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02908234v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of mobile genetic elements of Listeria monocytogenes persisting in ready-to-eat seafood processing plants in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Felten</w:t>
+                <w:t xml:space="preserve">Source Attribution Study of Sporadic Salmonella Derby Cases in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-6544-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913857v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02799393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for sporadic Yersinia enterocolitica infections: a systematic review and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les maladies microbiennes d’origine alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mran.2020.100141⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (1), pp.30-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03040641v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for sporadic listeriosis: a systematic review and meta-analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the inactivation of viruses from the Coronaviridae family in response to temperature and relative humidity in suspensions or surfaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mran.2020.100128⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (18), pp.e01244-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01244-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02890197v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02908234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid assessment and prediction of the efficiency of two preservatives against S. aureus in cosmetic products using High Content Screening—Confocal Laser Scanning Microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk factors for sporadic Yersinia enterocolitica infections: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Poulet</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kooh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236059⟩</w:t>
+              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.100141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mran.2020.100141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031183v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03040641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four European Salmonella Typhimurium datasets collected to develop WGS-based source attribution methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anika Meinen</w:t>
+                <w:t xml:space="preserve">Risk factors for sporadic listeriosis: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kooh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-020-0417-7⟩</w:t>
+              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.100128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mran.2020.100128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202538v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02890197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory activity of phenolic acids against Listeria monocytogenes: deciphering the mechanisms of action using three different models.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Pernin</w:t>
+                <w:t xml:space="preserve">Rapid assessment and prediction of the efficiency of two preservatives against S. aureus in cosmetic products using High Content Screening—Confocal Laser Scanning Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Almoughrabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrisse Ngari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2018.12.010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986595v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple and Robust Statistical Method to Define Genetic Relatedness of Samples Related to Outbreaks at the Genomic Scale – Application to Retrospective Salmonella Foodborne Outbreak Investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Dynamics of mobile genetic elements of Listeria monocytogenes persisting in ready-to-eat seafood processing plants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Radomski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Felten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.2413. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-6544-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02481757v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm formation of listeria monocytogenes strains under food processing environments and pan-genome-wide association study</w:t>
+                <w:t xml:space="preserve">Four European Salmonella Typhimurium datasets collected to develop WGS-based source attribution methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
+                <w:t xml:space="preserve">Nanna Munck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cole</w:t>
+                <w:t xml:space="preserve">Pimlapas Leekitcharoenphon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Badel-Berchoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+                <w:t xml:space="preserve">Eva Litrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Felix</w:t>
+                <w:t xml:space="preserve">Rolf Kaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anika Meinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02698⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), 75 (12p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-020-0417-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486306v1</w:t>
+                <w:t xml:space="preserve">hal-04202538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Listeria monocytogenes transcriptomes in correlation with divergence of lineages and virulence as measured in Galleria mellonella</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gal</w:t>
+                <w:t xml:space="preserve">A Simple and Robust Statistical Method to Define Genetic Relatedness of Samples Related to Outbreaks at the Genomic Scale – Application to Retrospective Salmonella Foodborne Outbreak Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Cadel-Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Cherchame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Guerin Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+                <w:t xml:space="preserve">Pauline Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85 (21), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.2413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01370-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296269v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02481757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Orientation in the Jungle of Currently Available Methods and Types of Data for Source Attribution of Foodborne Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Mughini-Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Kooh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8577,6000 +8607,6372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02586215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiSEQ – whole-genome sequencing of a cross-sectional survey of Listeria monocytogenes in ready-to-eat foods and human clinical cases in Europe</w:t>
+                <w:t xml:space="preserve">Biofilm formation of listeria monocytogenes strains under food processing environments and pan-genome-wide association study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Painset</w:t>
+                <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas T Björkman</w:t>
+                <w:t xml:space="preserve">Sophie Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristoffer Kiil</w:t>
+                <w:t xml:space="preserve">Stéphanie Badel-Berchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mariet</w:t>
+                <w:t xml:space="preserve">Benjamin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (2), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02139091v1</w:t>
+                <w:t xml:space="preserve">hal-02486306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of heat transfer inside a refrigerated trailer loaded with carcasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Listeria monocytogenes transcriptomes in correlation with divergence of lineages and virulence as measured in Galleria mellonella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Merai</w:t>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Flick</w:t>
+                <w:t xml:space="preserve">Cyprien Guerin Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.11.041⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01370-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608709v1</w:t>
+                <w:t xml:space="preserve">hal-02296269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative microbial risk assessment for Salmonella in eggs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tasja Buschhardt</w:t>
+                <w:t xml:space="preserve">LiSEQ – whole-genome sequencing of a cross-sectional survey of Listeria monocytogenes in ready-to-eat foods and human clinical cases in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Painset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas T Björkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoffer Kiil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Modelling Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/fmj.1.39643⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02434116v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02139091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining quantitative risk assessment of human health, food waste and energy consumption: the next step in the development of the food cold chain?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibitory activity of phenolic acids against Listeria monocytogenes: deciphering the mechanisms of action using three different models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/risa.13199⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.18-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2018.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156194v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of methods for elution of HEV particles in naturally contaminated sausage, figatellu and pig liver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fraisse</w:t>
+                <w:t xml:space="preserve">Experimental characterization of heat transfer inside a refrigerated trailer loaded with carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2019.05.019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.194-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652723v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of methods for elution of HEV particles in naturally contaminated sausage, figatellu and pig liver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Fraisse</w:t>
+                <w:t xml:space="preserve">Quantitative microbial risk assessment for Salmonella in eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasja Buschhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Sanaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2019.05.019⟩</w:t>
+              <w:t xml:space="preserve">Food Modelling Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.e39643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/fmj.1.39643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485656v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02434116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of airflow inside a refrigerated trailer loaded with carcasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
+                <w:t xml:space="preserve">Evaluation of methods for elution of HEV particles in naturally contaminated sausage, figatellu and pig liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hennechart-Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Perelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.01.005⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84, pp.103235 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2019.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607357v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Real-Time Cell Analysis (RTCA) Method as a Fast and Accurate Method for Detecting Infectious Particles of the Adapted Strain of Hepatitis A Virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Perelle</w:t>
+                <w:t xml:space="preserve">Combining quantitative risk assessment of human health, food waste and energy consumption: the next step in the development of the food cold chain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00335⟩</w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 39 (4), pp.906-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.13199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652736v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Genetic Structure of Listeria monocytogenes Strains Isolated From the Pig and Pork Production Chain in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of methods for elution of HEV particles in naturally contaminated sausage, figatellu and pig liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Maillet</w:t>
+                <w:t xml:space="preserve">Catherine Hennechart-Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Perelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00684⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84, pp.103235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2019.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258743v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Attribution of Foodborne Diseases: Potentialities, Hurdles, and Future Expectations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental characterization of airflow inside a refrigerated trailer loaded with carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01983⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88, pp.337-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02586205v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Genetic Structure of Listeria monocytogenes Strains Isolated From the Pig and Pork Production Chain in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Feurer</w:t>
+                <w:t xml:space="preserve">Development of a Real-Time Cell Analysis (RTCA) Method as a Fast and Accurate Method for Detecting Infectious Particles of the Adapted Strain of Hepatitis A Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Maillet</w:t>
+                <w:t xml:space="preserve">Catherine Hennechart-Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Boscher</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Perelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00684⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01930846v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transport frigorifique des carcasses de porc en France, enjeux liés aux changements de la réglementation européenne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Veauclin</w:t>
+                <w:t xml:space="preserve">Population Genetic Structure of Listeria monocytogenes Strains Isolated From the Pig and Pork Production Chain in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608699v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus cereus-induced food-borne outbreaks in France, 2007 to 2014: epidemiology and genetic characterisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Vignaud</w:t>
+                <w:t xml:space="preserve">Source Attribution of Foodborne Diseases: Potentialities, Hurdles, and Future Expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Mughini-Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kooh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2016.21.48.30413⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606138v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02586205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking food waste prevention, energy consumption and microbial food safety: the next challenge of food policy ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Le transport frigorifique des carcasses de porc en France, enjeux liés aux changements de la réglementation européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Veauclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1170, pp.39-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01569697v1</w:t>
+                <w:t xml:space="preserve">hal-02608699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population Genetic Structure of Listeria monocytogenes Strains Isolated From the Pig and Pork Production Chain in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Food Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02601902v1</w:t>
+                <w:t xml:space="preserve">anses-01930846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déshumidification renforce l'efficacité du séchage en usine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+                <w:t xml:space="preserve">Linking food waste prevention, energy consumption and microbial food safety: the next challenge of food policy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logan Lecoq</w:t>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gahartian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2016.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605023v1</w:t>
+                <w:t xml:space="preserve">hal-01569697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth potential assessment of listeria in milk fat products by challenge testing.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Garric</w:t>
+                <w:t xml:space="preserve">Bacillus cereus-induced food-borne outbreaks in France, 2007 to 2014: epidemiology and genetic characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Glasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Beaufort</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadel-Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfs.12239⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (48), pp.18-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2016.21.48.30413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01454592v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.125-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565832v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching microbiological food safety through case studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+                <w:t xml:space="preserve">La déshumidification renforce l'efficacité du séchage en usine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gahartian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1159, pp.21-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986594v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus strains associated with food poisoning outbreaks in France: comparison of different molecular typing methods, including MLVA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00882⟩</w:t>
+              <w:t xml:space="preserve">Procedia Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.125-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459757v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified heat transfer modeling in a cold room filled with food products</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+                <w:t xml:space="preserve">Growth potential assessment of listeria in milk fat products by challenge testing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (2), pp.260-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfs.12239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173940v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part I: Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny George Gwanpua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie Geeraerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 148, pp.53-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part III: Application to the apple cold chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny George Gwanpua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 148, pp.66-73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part II: Application to the cold chain of cooked ham</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+                <w:t xml:space="preserve">Teaching microbiological food safety through case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Naïtali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.134-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7455/ijfs/4.2.2015.a2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.038⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01564759v1</w:t>
+                <w:t xml:space="preserve">hal-01986594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Simplified heat transfer modeling in a cold room filled with food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630419v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Staphylococcus aureus strains associated with food poisoning outbreaks in France: comparison of different molecular typing methods, including MLVA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Vingadassalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Grout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Antoine Hennekinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599874v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the significant factors in food safety using global sensitivity analysis and the accept-and-reject algorithm: application to the cold chain of ham</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part II: Application to the cold chain of cooked ham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunny George Gwanpua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.04.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 148, pp.58-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173912v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1143, pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569716v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des risques microbiologiques alimentaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Murielle Naïtali</w:t>
+                <w:t xml:space="preserve">Identification of the significant factors in food safety using global sensitivity analysis and the accept-and-reject algorithm: application to the cold chain of ham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Agro-Alimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 180, pp.39-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990155v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of infectious hepatitis A virus and rotavirus by combining dyes and surfactants with RT-qPCR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
+                <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Perelle</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (1), pp.216</w:t>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1143, pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02013835v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élicitation pour l'évaluation des risques microbiologiques dans les aliments : vers une approche probabiliste de l'outil Risk Ranger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Albert</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 154 (3), pp.113-123</w:t>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1143, pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019245v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of a reheating step to inactivate \textitClostridium perfringens vegetative cells: How to measure it?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des risques microbiologiques alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Naïtali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Jaloustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Agro-Alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, mai, pp.18-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02281568v1</w:t>
+                <w:t xml:space="preserve">hal-01990155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of quantitative microbial risk assessment when investigating foodborne illness outbreaks: the example of a monophasic \textitSalmonella Typhimurium 4,5,12:i:- outbreak implicating beef burgers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination of infectious hepatitis A virus and rotavirus by combining dyes and surfactants with RT-qPCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Coudray-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Perelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of food microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281565v1</w:t>
+                <w:t xml:space="preserve">anses-02013835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of &amp;lt;i&amp;gt;Clostridium perfringens&amp;lt;/i&amp;gt; vegetative cell inactivation in beef-in-sauce products: A meta-analysis using mixed linear models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élicitation pour l'évaluation des risques microbiologiques dans les aliments : vers une approche probabiliste de l'outil Risk Ranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Kabunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 154, pp.44-51</w:t>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 154 (3), pp.113-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697959v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Clostridium perfringens vegetative cell inactivation in beef-in-sauce products: A meta-analysis using mixed linear models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+                <w:t xml:space="preserve">Efficiency of a reheating step to inactivate \textitClostridium perfringens vegetative cells: How to measure it?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poumeyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ml. Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jaloustre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of food microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 154, pp.44--51. </w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.422--428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2012.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296828v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial competition with Lactococcus lactis in mixed-species continuous-flow biofilms inhibits Listeria monocytogenes growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of quantitative microbial risk assessment when investigating foodborne illness outbreaks: the example of a monophasic \textitSalmonella Typhimurium 4,5,12:i:- outbreak implicating beef burgers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier O. Habimana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+                <w:t xml:space="preserve">C. Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saulius S. Kulakauskas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Bergis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ml. Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2011.626124⟩</w:t>
+              <w:t xml:space="preserve">International journal of food microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 166, pp.471--8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2013.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000632v1</w:t>
+                <w:t xml:space="preserve">hal-02281565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Risk-Based Sampling Plan for Monitoring of Histamine in Fish Products</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Gauchard</w:t>
+                <w:t xml:space="preserve">Modeling of Clostridium perfringens vegetative cell inactivation in beef-in-sauce products: A meta-analysis using mixed linear models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaloustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Pommepuy</w:t>
+                <w:t xml:space="preserve">V. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guignard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 74 (2), pp.302-310. </w:t>
+              <w:t xml:space="preserve">International journal of food microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 154, pp.44--51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-10-234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498912v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a stochastic modelling approach for Listeria monocytogenes growth in refrigerated foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Couvert</w:t>
+                <w:t xml:space="preserve">Modeling of &amp;lt;i&amp;gt;Clostridium perfringens&amp;lt;/i&amp;gt; vegetative cell inactivation in beef-in-sauce products: A meta-analysis using mixed linear models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaloustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Pinon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 144 (2), pp.236-242. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 154, pp.44-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00560934v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the competitive growth between Listeria monocytogenes and biofilm microflora of smear cheese wooden shelves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial competition with Lactococcus lactis in mixed-species continuous-flow biofilms inhibits Listeria monocytogenes growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Habimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius S. Kulakauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.028⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (9), pp.1065-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2011.626124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01606918v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth Response of Salmonella Typhimurium in the Presence of Natural and Synthetic Antimicrobials: Estimation of MICs from Three Different Models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Risk-Based Sampling Plan for Monitoring of Histamine in Fish Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Pommepuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 70 (10), pp.2243-2250. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4315/0362-028X-70.10.2243⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 74 (2), pp.302-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-10-234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080150v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated image analysis of bacterial colony growth as a tool to study individual lag time distributions of immobilized cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+                <w:t xml:space="preserve">Validation of a stochastic modelling approach for Listeria monocytogenes growth in refrigerated foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bergis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pardon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Bourdichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 144 (2), pp.236-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.09.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2005.08.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657976v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth rate and growth probability of Listeria monocytogenes in dairy, meat and seafood products in suboptimal conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the competitive growth between Listeria monocytogenes and biofilm microflora of smear cheese wooden shelves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Christophe Augustin</w:t>
+                <w:t xml:space="preserve">B. Hezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zuliani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+                <w:t xml:space="preserve">E. Notz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (1), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2005.02710.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02678332v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Growth Response of Salmonella Typhimurium in the Presence of Natural and Synthetic Antimicrobials: Estimation of MICs from Three Different Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70 (10), pp.2243-2250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4315/0362-028X-70.10.2243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automated image analysis of bacterial colony growth as a tool to study individual lag time distributions of immobilized cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 65 (2), pp.324-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2005.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth rate and growth probability of Listeria monocytogenes in dairy, meat and seafood products in suboptimal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 99 (5), pp.1019-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2005.02710.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence of stress on individual lag time distributions of Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Augustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (6), pp.2940-2948</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Imaging-Guided Design of Beneficial Surface Biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabit Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Jbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference in Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRP Institute of Science Technology, Mar 2026, Chennai (India), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live fluorescence confocal imaging to study microbial interaction in multi-species biofilms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Bottom-up assembly of beneficial multi-species biofilms targeting undesirable bacteria using 3D fluorescence imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabit Ahmed</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Carlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle France BioImaging IDF Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France BioImaging, Jun 2025, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">XXX Congreso Sociedad Espanola de Microbiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEM, Jun 2025, Jaen, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110654v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up assembly of beneficial multi-species biofilms targeting undesirable bacteria using 3D fluorescence imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Live fluorescence confocal imaging to study microbial interaction in multi-species biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rubrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Carlioz</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabit Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX Congreso Sociedad Espanola de Microbiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEM, Jun 2025, Jaen, Spain</w:t>
+              <w:t xml:space="preserve">Journée annuelle France BioImaging IDF Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France BioImaging, Jun 2025, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036755v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmonella strikes harder in the presence of Campylobacter, fueling chicken colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14579,7134 +14981,7531 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Larivière-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bonifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mompelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I3S 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INNOZH, Jun 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05191637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the rational use of positive biofilms to aid in the management of undesirable microorganisms in livestock buildings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berdous</w:t>
+                <w:t xml:space="preserve">Significance of the beef, pork and poultry sectors in the onset of Clostridium perfringens food poisoning outbreaks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité du Département de Microbiologie de l'I2BC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de biologie intégrative de la cellule (I2BC), Mar 2024, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Foodborne Bacterial Toxins International Symposium (FBTIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521995v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05601404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided assembly of multispecies positive biofilms targeting undesirable bacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment attribuer les sources animales des isolats de C. perfringens et C. difficile grâce aux marqueurs génomiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNB 2024 -10e Colloque du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire de réstitution finale de l'ANR ClostAbat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820676v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05601904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the potential of biofilm properties in beneficial microbes for one health advancements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sécurité des aliments à l‘ère moderne : décrypter les voies de transmission et pratiques à risque pour une meilleure appréhension des dangers microbiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Biofilms 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">Séminaire de réstitution de mi-parcours de l'ANR ClostAbat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786672v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05601799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing the risk of foodborne illness and analytical costs using a QMRA model for raw milk cheeses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janushan Christy</w:t>
+                <w:t xml:space="preserve">Towards the rational use of positive biofilms to aid in the management of undesirable microorganisms in livestock buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moez Sanaa</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Predictive Modelling in Food (ICPMF12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">Séminaire invité du Département de Microbiologie de l'I2BC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de biologie intégrative de la cellule (I2BC), Mar 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371085v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Guided assembly of multispecies positive biofilms targeting undesirable bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bacell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">RNB 2024 -10e Colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263854v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian multi-objective optimization for stochastic simulators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bect</w:t>
+                <w:t xml:space="preserve">Unlocking the potential of biofilm properties in beneficial microbes for one health advancements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOT-NUM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Le croisic, France</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Biofilms 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322680v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative methods in the frame of official controls in Europe: the case of Listeria monocytogenes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucas Chikhi</w:t>
+                <w:t xml:space="preserve">Bayesian multi-objective optimization for stochastic simulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhasish Basak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Tenenhaus-Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Rapid Methods Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Amsterdam (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">MASCOT-NUM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Le croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04449945v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéités génotypique, physiologique et cellulaire des bactéries pathogènes alimentaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Leroy</w:t>
+                <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Jiménez-Estévez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution du projet PathoFood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIA, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Bacell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345448v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualización normativa en la mejora del (pre-)enriquecimiento en ISO 11290 y métodos rápidos</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mancier</w:t>
+                <w:t xml:space="preserve">Minimizing the risk of foodborne illness and analytical costs using a QMRA model for raw milk cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhasish Basak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Audiat-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Sanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barcelona Biofilm Summit,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRTA; Universidad autonoma de Barcelona, Sep 2023, Barcelona, España</w:t>
+              <w:t xml:space="preserve">12th International Conference on Predictive Modelling in Food (ICPMF12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04481870v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative methods for the detection of L. monocytogenes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hétérogénéités génotypique, physiologique et cellulaire des bactéries pathogènes alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th workshop of the NRLs for Listeria monocytogenes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anses, Dec 2023, Maisons-Alfort, France, France</w:t>
+              <w:t xml:space="preserve">Journée de restitution du projet PathoFood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04449985v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+                <w:t xml:space="preserve">Alternative methods in the frame of official controls in Europe: the case of Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gnanou-Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bactéries sporulantes pathogènes ou d’intérêt technologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">15th Rapid Methods Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Amsterdam (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273966v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04449945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome engineering as a biopreservation approach to reduce Listeria monocytogenes in food</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Madga Corgneau</w:t>
+                <w:t xml:space="preserve">Actualización normativa en la mejora del (pre-)enriquecimiento en ISO 11290 y métodos rápidos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gnanou-Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bacteriocin International Conference - BIC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Barcelona Biofilm Summit,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRTA; Universidad autonoma de Barcelona, Sep 2023, Barcelona, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843169v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04481870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of animal-source foods: lessons from a collective scientific expertise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternative methods for the detection of L. monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gnanou-Besse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants (3R 2022- 26e)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.427-438</w:t>
+              <w:t xml:space="preserve">17th workshop of the NRLs for Listeria monocytogenes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anses, Dec 2023, Maisons-Alfort, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960288v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04449985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli O157:H7 exposée à des consortia microbiens alimentaires : quels impacts sur sa croissance cellulaire ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
+                <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2022 17ème Congrès de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Bactéries sporulantes pathogènes ou d’intérêt technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193006v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic, physiological and cellular heterogeneities of bacterial pathogens in food matrices: consequences on food safety</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Leroy</w:t>
+                <w:t xml:space="preserve">Microbiome engineering as a biopreservation approach to reduce Listeria monocytogenes in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madga Corgneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Iseki-food e-conference "Current innovation trends"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, on-line, Romania</w:t>
+              <w:t xml:space="preserve">Bacteriocin International Conference - BIC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867169v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome engineering as a biopreservation approach to reduce Listeria monocytogenes in food</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Madga Corgneau</w:t>
+                <w:t xml:space="preserve">Escherichia coli O157:H7 exposée à des consortia microbiens alimentaires : quels impacts sur sa croissance cellulaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Lintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2022 17ème Congrès de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193008v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les impacts de conditions abiotiques sur la croissance cellulaire de deux pathogènes alimentaires Listeria monocytogenes et Escherichia coli 0157:H7 ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ben Hmidene</w:t>
+                <w:t xml:space="preserve">Quality of animal-source foods: lessons from a collective scientific expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Adamiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie "Microbes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, NANTES, France</w:t>
+              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants (3R 2022- 26e)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.427-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735731v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive traits of Listeria monocytogenes to diverse ecological niches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Guerin</w:t>
+                <w:t xml:space="preserve">Microbiome engineering as a biopreservation approach to reduce Listeria monocytogenes in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madga Corgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd One Health EJP Annual Scientific Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Microbes 2022 17ème Congrès de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243324v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multi-criteria analysis approach considering food quality and energy consumption: Application to production process of puff pastry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwann Hamon</w:t>
+                <w:t xml:space="preserve">Genetic, physiological and cellular heterogeneities of bacterial pathogens in food matrices: consequences on food safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5. Iseki-food e-conference "Current innovation trends"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, on-line, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261530v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria analysis approach considering food safety, food waste and energy consumption: Application to production process of puff pastry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+                <w:t xml:space="preserve">Quels sont les impacts de conditions abiotiques sur la croissance cellulaire de deux pathogènes alimentaires Listeria monocytogenes et Escherichia coli 0157:H7 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Omhover-Fougy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ben Hmidene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Committee on Predictive Modelling in Food (ICPMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bragança, Portugal. pp.1</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie "Microbes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609400v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des transferts et de la croissance microbienne lors du transport de carcasses de porcs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptive traits of Listeria monocytogenes to diverse ecological niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme congrès français de thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pau, France. 8 p</w:t>
+              <w:t xml:space="preserve">2nd One Health EJP Annual Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852763v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of airflow inside a refrigerated trailer loaded with carcasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+                <w:t xml:space="preserve">Multi-criteria analysis approach considering food safety, food waste and energy consumption: Application to production process of puff pastry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Food and Biosystems Engineering (I. C. FaBE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratory of Food &amp; Biosystems Engineering (FABE Lab)., Jun 2017, Rhodes, Greece. 562 p</w:t>
+              <w:t xml:space="preserve">International Committee on Predictive Modelling in Food (ICPMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bragança, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733743v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the relative humidity on the water drying rate and on the bacterial growth or inactivation in a food processing plant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Development of multi-criteria analysis approach considering food quality and energy consumption: Application to production process of puff pastry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Food and Biosystems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International congress of refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606373v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the relative humidity on the water drying rate and on the bacterial growth or inactivation in a food processing plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Logan Lecoq</w:t>
+                <w:t xml:space="preserve">Prédiction des transferts et de la croissance microbienne lors du transport de carcasses de porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Food and Biosystems Engineering (I. C. FaBE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratory of Food &amp; Biosystems Engineering (FABE Lab)., Jun 2017, Rhodes, Greece. 562 p</w:t>
+              <w:t xml:space="preserve">26eme congrès français de thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733985v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of airflow inside a refrigerated trailer loaded with carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Predictive Modelling in Food</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3. International Conference on Food and Biosystems Engineering (I. C. FaBE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratory of Food &amp; Biosystems Engineering (FABE Lab)., Jun 2017, Rhodes, Greece. 562 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741297v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow, heat and mass transfer in a cold room filled with food products: comparison of experimental, CFD and simplified approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Influence of the relative humidity on the water drying rate and on the bacterial growth or inactivation in a food processing plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IIR International Conference on Sustainability and the Cold Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Londre, United Kingdom. pp.8</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Food and Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742952v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cooked ham cold chain variability on safety by sensitivity analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Influence of the relative humidity on the water drying rate and on the bacterial growth or inactivation in a food processing plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IIR International Conference on Sustainability and the Cold Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">3. International Conference on Food and Biosystems Engineering (I. C. FaBE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratory of Food &amp; Biosystems Engineering (FABE Lab)., Jun 2017, Rhodes, Greece. 562 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510179v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of consumer behaviors on exposure to &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; by deterministic and stochastic approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Predictive Modelling in Food (ICPMF8)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Predictive Modelling in Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Rio de Janeiro, Brazil. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750077v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the cold chain impacts the shelf life of a ready-to-eat food regarding listeria monocytogenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Beaufort Beaufort</w:t>
+                <w:t xml:space="preserve">Airflow, heat and mass transfer in a cold room filled with food products: comparison of experimental, CFD and simplified approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IIR International conference on Sustainability and the Cold Chain, ICCC2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">3rd IIR International Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Londre, United Kingdom. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469099v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cooked ham cold chain variability on safety by sensitivity analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Assessment of the impact of consumer behaviors on exposure to &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; by deterministic and stochastic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. IIR International Conference on Sustainability and the Cold Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut International du Froid (IIF). FRA., Apr 2013, Paris, France. 641 p</w:t>
+              <w:t xml:space="preserve">8. International Conference on Predictive Modelling in Food (ICPMF8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA.; Groupement d'Intérêt Scientifique Sym'Previus (GIS Sym'Previus). FRA.; Centre National Interprofessionnel de l'Economie Laitière (CNIEL). FRA., Sep 2013, Paris, France. 286 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749381v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élicitation pour l'évaluation des risques microbiologiques dans les aliments : vers une approche probabiliste de l'outil Risk Ranger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How the cold chain impacts the shelf life of a ready-to-eat food regarding listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beaufort Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bergis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Symposium on Statistical methods for the Food Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.303-309</w:t>
+              <w:t xml:space="preserve">2nd IIR International conference on Sustainability and the Cold Chain, ICCC2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019400v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An accept-and-reject algorithm to determine performance objectives that comply with a food safety objective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of cooked ham cold chain variability on safety by sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Predictive Modelling of Food Quality and Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">2nd IIR International Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748236v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact of cooked ham cold chain variability on safety by sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. IIR International Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut International du Froid (IIF). FRA., Apr 2013, Paris, France. 641 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élicitation pour l'évaluation des risques microbiologiques dans les aliments : vers une approche probabiliste de l'outil Risk Ranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Kabunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Symposium on Statistical methods for the Food Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.303-309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An accept-and-reject algorithm to determine performance objectives that comply with a food safety objective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Predictive Modelling of Food Quality and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adjusting the control parameters of the diced bacon process according to food safety targets for Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Commeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Garry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Internation ICFMH Symposium - Food Micro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark. pp.1 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (24)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual event algorithms for the surveillance of Salmonella of non-human origin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Amat</w:t>
+                <w:t xml:space="preserve">Significance of the beef, pork and poultry sectors in the occurrence of Clostridium perfringens food poisoning outbreaks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I3S 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on the Molecular Biology and Pathogenesis of Clostridia (ClostPath 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, PARIS, France. 133, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2025.104898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05148159v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05601454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of antagonistic biofilm communities for pathogen exclusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berdous</w:t>
+                <w:t xml:space="preserve">Unusual event algorithms for the surveillance of Salmonella of non-human origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibangue Lare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Teresa Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASM Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Portland (OR), United States. 2025</w:t>
+              <w:t xml:space="preserve">I3S 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371271v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05148159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ferments du Futur NIPPON project: Natto-Inspired BioPreservation Of Plant Food Matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t>
+                <w:t xml:space="preserve">Design of antagonistic biofilm communities for pathogen exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rubrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on predictive modelling in food (ICPMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Athens, Greece</w:t>
+              <w:t xml:space="preserve">ASM Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Portland (OR), United States. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202706v2</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SafeFood4ClimDiet : dérèglement climatique, nouvelles pratiques alimentaires et émergence de risques microbiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Carne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérozier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France. 20e congrès national de la Société Française de Microbiologie - du 24 au 26 septembre 2025 - Palais des Congrès de Bordeaux, France - Livre des résumés, pp.Page 336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque de transmission du virus Monkeypox par la manipulation et la consommation d'aliments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Mailles</w:t>
+                <w:t xml:space="preserve">The Ferments du Futur NIPPON project: Natto-Inspired BioPreservation Of Plant Food Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique. , Virologie, 28 (2), 2024</w:t>
+              <w:t xml:space="preserve">International conference on predictive modelling in food (ICPMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04574028v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une base de données pour évaluer la persistance du SARS-CoV-2 dans les ateliers de transformation des aliments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Druesne</w:t>
+                <w:t xml:space="preserve">Risque de transmission du virus Monkeypox par la manipulation et la consommation d'aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Libbey Eurotext. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique. , Virologie, 28 (2), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04574016v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04574028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeria monocytogenes et Escherichia coli O157:H7 inoculées à la surface de matrices alimentaires : quels impacts sur leur croissance cellulaire ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t>
+                <w:t xml:space="preserve">Une base de données pour évaluer la persistance du SARS-CoV-2 dans les ateliers de transformation des aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Batéjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">India Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Druesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Libbey Eurotext. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2023 18ème Congrès de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique. , Virologie, 28 (2), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192720v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04574016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the growth prediction of the growth of pathogenic microorganisms as a function of pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Le Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAFP European Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Aberdeen (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the growth of Bacillus cereus: An improved model based on phylogenetic affiliation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Stahl</w:t>
+                <w:t xml:space="preserve">Listeria monocytogenes et Escherichia coli O157:H7 inoculées à la surface de matrices alimentaires : quels impacts sur leur croissance cellulaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Lintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAFP European Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Aberdeen (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">Microbes 2023 18ème Congrès de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490836v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative risk assessment and optimization of process intervention parameters for French raw milk soft cheese</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Predicting the growth of Bacillus cereus: An improved model based on phylogenetic affiliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Le Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janushan Christy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF World Dairy Summit 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, New Delhi, India. </w:t>
+              <w:t xml:space="preserve">IAFP European Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Aberdeen (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017197v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based model to predict SARS-CoV-2 contamination of surfaces and meat cuts in processing plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
+                <w:t xml:space="preserve">Bayesian multi-objective optimization for quantitative risk assessment in microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhasish Basak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Kooh</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Tenenhaus-Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodMicro2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Athene, Greece. </w:t>
+              <w:t xml:space="preserve">MASCOT-NUM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03903173v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian multi-objective optimization for quantitative risk assessment in microbiology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bect</w:t>
+                <w:t xml:space="preserve">Modeling the Impact of a Microbial Consortium of Soft Cheeses on the Growth of L. monocytogenes and E. coli O157:H7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOT-NUM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France. </w:t>
+              <w:t xml:space="preserve">International Association for Food Protection - European Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715857v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Impact of a Microbial Consortium of Soft Cheeses on the Growth of L. monocytogenes and E. coli O157:H7</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
+                <w:t xml:space="preserve">An agent-based model to predict SARS-CoV-2 contamination of surfaces and meat cuts in processing plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Federighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kooh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Food Protection - European Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Munich, Germany</w:t>
+              <w:t xml:space="preserve">FoodMicro2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Athene, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735756v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03903173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome engineering for biopreservation of food</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cecile Mangavel</w:t>
+                <w:t xml:space="preserve">Quantitative risk assessment and optimization of process intervention parameters for French raw milk soft cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhasish Basak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Tenenhaus-Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">IDF World Dairy Summit 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, New Delhi, India. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735746v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project SACADA: SARS-CoV-2 transmission in meat processing plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Federighi</w:t>
+                <w:t xml:space="preserve">Microbiome engineering for biopreservation of food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dijamentiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Corgneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodMicro2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Athene, Greece. </w:t>
+              <w:t xml:space="preserve">Microbial Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03903141v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'impact d'un consortium microbien de fromages à pâte molle sur la croissance de L. monocytogenes et E. coli O157:H7</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Project SACADA: SARS-CoV-2 transmission in meat processing plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Batéjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Federighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie "Microbes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">FoodMicro2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Athene, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735764v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03903141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What causes Listeria monocytogenes to colonize various ecological niches and reservoirs?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de l'impact d'un consortium microbien de fromages à pâte molle sur la croissance de L. monocytogenes et E. coli O157:H7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th One Health Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Edinburg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie "Microbes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243387v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTICOLD: for an Eco-designed cold chain for fresh cut salad</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maja Musse</w:t>
+                <w:t xml:space="preserve">What causes Listeria monocytogenes to colonize various ecological niches and reservoirs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Symposium on Fruit and Vegetable Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t>
+              <w:t xml:space="preserve">6th One Health Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Edinburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617843v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could ferulic acid be an efficient natural antimicrobial against Listeria monocytogenes in model food systems?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OPTICOLD: for an Eco-designed cold chain for fresh cut salad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International ICFMH Conference – FoodMicro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Berlin (Germany), Germany. 2018</w:t>
+              <w:t xml:space="preserve">Third Symposium on Fruit and Vegetable Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736514v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory activity of phenolic acids against Listeria monocytogenes: deciphering mechanisms of action using three different models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Pernin</w:t>
+                <w:t xml:space="preserve">Could ferulic acid be an efficient natural antimicrobial against Listeria monocytogenes in model food systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International ISEKI_Food Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stuttgart, Germany. , 2018</w:t>
+              <w:t xml:space="preserve">26th International ICFMH Conference – FoodMicro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Berlin (Germany), Germany. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990161v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French study on the efficiency of sanitary shucking of scallops contaminated by the lipophilic toxins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibitory activity of phenolic acids against Listeria monocytogenes: deciphering mechanisms of action using three different models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baïona</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Baiona, Spain</w:t>
+              <w:t xml:space="preserve">5. International ISEKI_Food Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stuttgart, Germany. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04517456v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy and rapid in silico serotyping of Salmonella using WGS data : development of a workflow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Cadel Six</w:t>
+                <w:t xml:space="preserve">A French study on the efficiency of sanitary shucking of scallops contaminated by the lipophilic toxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desbourdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lavison-Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Baïona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Baiona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206306v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04517456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of digital RT-PCR on food virology: detection of Hepatitis A Virus and norovirus in lettuce samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Delannoy</w:t>
+                <w:t xml:space="preserve">Easy and rapid in silico serotyping of Salmonella using WGS data : development of a workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Y Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cadel Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Food and Environmental Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Corfou, Greece</w:t>
+              <w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421783v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Application of digital RT-PCR on food virology: detection of Hepatitis A Virus and norovirus in lettuce samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Coudray-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Food and Environmental Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Corfou, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assessment of the impact of consumer behaviors on exposure to Listeria monocytogenes by deterministic and stochastic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Dung Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Predictive Modelling in Food (ICPMF8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21716,253 +22515,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des aliments d'origine animale : production et transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Adamiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 170 p., 2021, Matière à débattre et décider, 978-2-7592-3277-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques microbiologiques alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Naïtali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tec et Doc Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 840 p., 2017, Sciences et Techniques Agroalimentaires, 978-2743021061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21972,548 +22771,666 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using GWAS and Machine Learning to Identify and Predict Genetic Variants Associated with Foodborne Bacteria Phenotypic Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landry Tsoumtsa Meda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foodborne Bacterial Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2852, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer US</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.223-253, 2025, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-4100-2_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04721008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dangers microbiologiques alimentaires : habitats, modes de transmission à l'Homme et expression du pouvoir pathogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaynoor Dramsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques microbiologiques alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 840 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tec et Doc Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Sciences et Techniques Agroalimentaires, 978-2743021061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial growth in food-like matrices differentially modulates foodrelated stress responses but enhances digestive tolerance in major foodborne pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Large-scale phenotyping and comparative genomics reveal genetic features of &amp;lt;i&amp;gt;Listeria&amp;lt;/i&amp;gt; persistence in epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Kortebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riveiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guided assembly of multispecies positive biofilms targeting undesirable bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Gueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Francoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22523,2297 +23440,2297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à la caractérisation et évaluation des impacts sur la santé de la consommation d’aliments dits ultratransformés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Atgie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Autugelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-SA-0155, Anses. 2025, 104 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05064023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du risque de transmission du complexe Mycobacterium tuberculosis à l'humain via la consommation de produits laitiers crus issus d’un élevage caprin infecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Federighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Henaff-Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2024-SA-0067, Anses. 2024, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04854468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à la présence de parasites Toxocara spp. dans les viandes de sanglier sauvage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bornert</w:t>
+                <w:t xml:space="preserve">Intégration de l’exposome dans les activités de l’Anses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0055, Anses. 2023, pp.20</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-METH-0197, Anses. 2023, 210 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">anses-04350896v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à la définition des souches pathogènes d’Escherichia coli productrices de shigatoxines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2020-SA-0095, Anses. 2023, 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04171498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de l’exposome dans les activités de l’Anses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Kaufmann</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à la présence de parasites Toxocara spp. dans les viandes de sanglier sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-METH-0197, Anses. 2023, 210 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0055, Anses. 2023, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04308854v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04350896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des risques en appui des mesures de gestion de produits et sous-produits animaux dans la filière avicole, lors de suspicion et de confirmation des cas de botulisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Federighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2019-SA-0114, Anses. 2022, 101 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03922620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des risques liés à la consommation de nitrates et nitrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2020-SA-0106, Anses. 2022, 274 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04027039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses portant sur des « recommandations relatives à la réduction du risque de transmission du virus Monkeypox (MPXV) lié à la manipulation et la consommation des denrées alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2022-SA-0110, Anses. 2022, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04026519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des critères pris en compte dans l’analyse de risque pour la programmation des contrôles officiels sous la responsabilité de la Direction générale de l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Federighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Atgié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2019-SA-0158, Anses. 2022, 155 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03922759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif à la représentativité de l'échantillonnage pour la recherche d'histamine dans les poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2021-SA-0021, Anses. 2021, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03922851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de hiérarchisation des dangers biologiques et chimiques dans les aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Merad</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2016-SA-0153, ANSES - Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail. 2020, pp.368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Synthèse de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Adamiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRAE. 2020, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934505v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Adamiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif au traitement thermique des coquillages contaminés par des norovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Sanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2020-SA-0128, Anses. 2020, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04509967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les femmes dès la ménopause et les hommes de plus de 65 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2017-SA-0143, Anses. 2019, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les enfants de 4 à 17 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2017-SA-0142, Anses. 2019, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les enfants de 0 à 3 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2017-SA-0145, Anses. 2019, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les femmes enceintes ou allaitantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2017-SA-0141, Anses. 2019, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis du 16 décembre 2016 révisé le 14 mars 2017 de l’Anses relatif à la contamination de produits de charcuterie crue par Trichinella spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Brisabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2016-SA-0040, Anses. 2017, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId689"/>
+      <w:footerReference w:type="default" r:id="rId707"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24960,51 +25877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Corgneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104865" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Payen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larivi&#232;re-Gauthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Quesne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01102-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fraisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Latil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01822-25" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04964133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Redondo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desvignes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Filter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M. Pires" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100339" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05189442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Gonzales-Barron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pouillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Oliveira Mota" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Allende" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14132212" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156/8248394" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Faria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thebault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ribeiro Mendes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2025.100342" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Alvarez-Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bortolaia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bover-Cid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra de Cesare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9435" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alvarez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Ella Boklund" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dippel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda C. D&#243;rea" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Figuerola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9801" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04964003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordevant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Poder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2025.115110" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05003096v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n G. Redondo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2025.100343" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Quiller&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00816-24" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04573675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Cadavez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13030359" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04627775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13050716" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04659002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13071111" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04578958v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhasish Basak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audiat-Perrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fmj.5.109502" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382253v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chikhi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mancier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Brug&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lombard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyazrhi Faouzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110448" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04627746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kiermeier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13050751" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04823814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tenenhaus-Aziza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100318" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04157867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Bemrah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sletting Jakobsen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Theresa Thomsen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164804" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04143951v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eleni Filippitzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1099184" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04134200v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rosa Rodrigues de Souza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bergis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F&#233;lix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104303" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550696v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lucas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169721v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guillois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110321" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161814v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tanveer Munir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Fravalo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12081580" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03767215v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine de Sousa Violante" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Podeur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqac047" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint-Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324183v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schreurs" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100330" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03150893v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Palma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Gu&#233;rin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;vellec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103757" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03898801v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mailles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2022.100237" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665051v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sevellec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01278-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03920741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Fritsch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2022.100922" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03899782v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.1003917" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03712850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Ascencio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.917588" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669868v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cherchame" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lailler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Leone Vignaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jourdan-da Silva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08439-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508011v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100425" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03982737v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Nauta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M Pires" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasja Buschhardt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2022.100834" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189869v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03832274v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batejat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=India Leclercq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01763-y" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545364v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clinquart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100426" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03426683v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Petracci" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100331" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03436993v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Mughini-Gras" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2020.100138" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03426568v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Touma" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien La Vieille" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barrere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Manny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2021.1881622" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190857v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108076" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877515v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lombard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neveux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mutel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109319" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03436575v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2020.100117" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203155v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gourmelon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lozach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cadel-Six" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L&#233;one Vignaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000366" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03097838v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111644" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669875v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02799393v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Granier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Hello" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Weill" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00889" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080053v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.12.001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02908234v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pavio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01244-20" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913857v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mallet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6544-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03040641v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2020.100141" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02890197v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2020.100128" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031183v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Almoughrabie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisse Ngari" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poulet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236059" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202538v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Munck" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimlapas Leekitcharoenphon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Litrup" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kaas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Meinen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0417-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986595v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Pernin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.12.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02481757v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02413" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486306v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cole" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Badel-Berchoux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Felix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02698" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296269v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01370-19" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02586215v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02578" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02139091v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Painset" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas T Bj&#246;rkman" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Kiil" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mariet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000257" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608709v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Merai" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.11.041" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02434116v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fmj.1.39643" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156194v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13199" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652723v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hennechart-Collette" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.05.019" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485656v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607357v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.01.005" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652736v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebourgeois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00335" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258743v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maillet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00684" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02586205v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie David" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01983" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01930846v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608699v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veauclin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606138v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glasset" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herbin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadel-Six" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.48.30413" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569697v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.06.006" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSKWX6R9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601902v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2016.05.001" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605023v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Lecoq" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahartian" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454592v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Michelon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Beaufort" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfs.12239" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9GWBJGV9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565832v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986594v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Na&#239;tali" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7455/ijfs/4.2.2015.a2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459757v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roussel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vingadassalon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Grout" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00882" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173940v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.023" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4M4TH0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173937v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny George Gwanpua" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Geeraerd" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.037" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7XP92B9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173938v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.039" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBL7BDG1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564759v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.038" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N2JMCQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630419v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599874v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173912v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.04.009" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HP0MKHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569716v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990155v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02013835v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Coudray-Meunier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019245v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Kabunda" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281568v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poumeyrol" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morelli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml. Delignette-Muller" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaloustre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2012.07.003" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-323VZQJ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281565v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergis" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.08.006" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD23PRKJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697959v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. No&#235;l" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296828v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.12.013" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH9DT5C7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000632v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Habimana" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius S. Kulakauskas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2011.626124" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498912v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauchard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pommepuy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guignard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-10-234" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00560934v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pinon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdichon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.09.024" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32VTMPR2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606918v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stahl" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hezard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Notz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.028" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QW06JZJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080150v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nazer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-70.10.2243" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657976v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Augustin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2005.08.007" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFTG8X2F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678332v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Augustin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zuliani" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2005.02710.x" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678701v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Augustin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548256v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05191637v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bonifait" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521995v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jimenez" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau-Gonthier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820676v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786672v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371085v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263854v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez-Est&#233;vez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04322680v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vazquez" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04449945v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gnanou-Besse" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345448v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04481870v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Barre" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04449985v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273966v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843169v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madga Corgneau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193006v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hezard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Lintz" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867169v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193008v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735731v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lintz" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Omhover-Fougy" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Hmidene" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243324v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Felix" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palma" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Piveteau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261530v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0250" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609400v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852763v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merai" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733743v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606373v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fritsch" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733985v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741297v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742952v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510179v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750077v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469099v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort Beaufort" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintz" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749381v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019400v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748236v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197516v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Commeau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Garry" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05148159v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibangue Lare" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#252;ger" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Teresa Shapiro" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Amat" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202706v2" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312380v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Caillet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carne" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Del&#233;ger" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;rozier Sandra" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04574028v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04574016v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bat&#233;jat" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Druesne" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192720v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490847v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Marc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michel" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Majou" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490836v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Stahl" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04017197v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903173v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715857v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735756v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefevre" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735746v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dijamentiuk" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gapp" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903141v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bou&#233;" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735764v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243387v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Felix" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palma" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617843v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reling" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Sorin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736514v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pernin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosc" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Maillard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990161v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04517456v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nicolas" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hort" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbourdes" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peyrat" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lavison-Bompard" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206306v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Felten" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Y Mistou" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cadel Six" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421783v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604564v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Hoang" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988649v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/Chercheurs-etudiants/Alimentation-et-nutrition/Toutes-les-actualites/Risques-microbiologiques-alimentaires" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721008v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Tsoumtsa Meda" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagarde" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-4100-2_16" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4100-2_16" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988647v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05541192v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hoch" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742758v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gueneau" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Berdous" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Noirot-Gros" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05064023v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antherieu" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgie" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Autugelle" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04854468v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Henaff-Le Marrec" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308854v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kaufmann" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922620v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hilaire" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027039v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026519v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferraris" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922759v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922851v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172445v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Allain" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509967v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnich" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314199v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790439v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297740v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314263v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796226v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Corgneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104865" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Payen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larivi&#232;re-Gauthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Quesne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01102-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fraisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Latil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01822-25" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05605012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lotoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kortebi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riveiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013323" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05594808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Tran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maladen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104898" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05189442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Gonzales-Barron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pouillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Oliveira Mota" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Allende" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14132212" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156/8248394" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Alvarez-Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bortolaia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bover-Cid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra de Cesare" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9435" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326426v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Faria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thebault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ribeiro Mendes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2025.100342" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04964133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Redondo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desvignes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Filter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M. Pires" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100339" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Ella Boklund" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dippel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda C. D&#243;rea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Figuerola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9801" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05003096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n G. Redondo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2025.100343" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162084v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Quiller&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00816-24" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04964003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordevant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Poder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2025.115110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590158v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04659002v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Cadavez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13071111" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04578958v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhasish Basak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audiat-Perrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fmj.5.109502" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04627775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13050716" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04573675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13030359" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382253v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chikhi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mancier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Brug&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lombard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyazrhi Faouzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110448" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04627746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kiermeier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13050751" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04823814v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tenenhaus-Aziza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100318" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963259v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eleni Filippitzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1099184" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04143951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04157867v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Bemrah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sletting Jakobsen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Theresa Thomsen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164804" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04134200v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rosa Rodrigues de Souza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bergis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F&#233;lix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104303" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guillois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110321" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550696v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lucas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161814v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tanveer Munir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Fravalo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12081580" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03920741v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Palma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Fritsch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2022.100922" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03899782v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.1003917" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03712850v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;vellec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Ascencio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.917588" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669868v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cherchame" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lailler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Leone Vignaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jourdan-da Silva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08439-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sevellec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01278-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03150893v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Gu&#233;rin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103757" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03898801v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mailles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2022.100237" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324183v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schreurs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100330" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03767215v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine de Sousa Violante" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Podeur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Michel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqac047" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762779v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint-Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508011v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100425" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03982737v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Nauta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M Pires" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasja Buschhardt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2022.100834" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189869v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03832274v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batejat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=India Leclercq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01763-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545364v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clinquart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100426" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03426683v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Petracci" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100331" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03426568v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Touma" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien La Vieille" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barrere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Manny" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2021.1881622" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190857v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108076" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03436993v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Mughini-Gras" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2020.100138" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877515v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lombard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neveux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mutel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109319" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03436575v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2020.100117" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669875v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lozach" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cadel-Six" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L&#233;one Vignaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000366" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03097838v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111644" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203155v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gourmelon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02799393v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Granier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Hello" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Weill" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00889" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080053v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.12.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02908234v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pavio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01244-20" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03040641v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2020.100141" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02890197v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2020.100128" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031183v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Almoughrabie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisse Ngari" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poulet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236059" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913857v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mallet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6544-x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202538v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Munck" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimlapas Leekitcharoenphon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Litrup" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kaas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Meinen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0417-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02481757v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02413" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02586215v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02578" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486306v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cole" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Badel-Berchoux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Felix" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02698" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296269v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01370-19" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02139091v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Painset" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas T Bj&#246;rkman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Kiil" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mariet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000257" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986595v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Pernin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.12.010" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608709v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Merai" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.11.041" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02434116v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fmj.1.39643" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485656v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hennechart-Collette" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.05.019" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156194v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13199" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652723v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607357v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.01.005" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652736v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebourgeois" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00335" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258743v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maillet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00684" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02586205v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie David" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01983" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608699v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veauclin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01930846v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569697v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.06.006" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSKWX6R9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606138v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glasset" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herbin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadel-Six" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.48.30413" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601902v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2016.05.001" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605023v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Lecoq" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahartian" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565832v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454592v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Michelon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Beaufort" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfs.12239" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9GWBJGV9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173937v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny George Gwanpua" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Geeraerd" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.037" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7XP92B9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173938v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.039" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBL7BDG1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986594v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Na&#239;tali" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7455/ijfs/4.2.2015.a2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173940v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.023" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4M4TH0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459757v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roussel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vingadassalon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Grout" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00882" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564759v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.038" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N2JMCQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599874v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173912v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.04.009" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HP0MKHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569716v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630419v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990155v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02013835v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Coudray-Meunier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019245v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Kabunda" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281568v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poumeyrol" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morelli" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml. Delignette-Muller" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaloustre" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2012.07.003" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-323VZQJ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281565v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danan" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.08.006" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD23PRKJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296828v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. No&#235;l" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.12.013" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH9DT5C7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697959v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000632v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Habimana" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius S. Kulakauskas" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2011.626124" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498912v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauchard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pommepuy" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guignard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-10-234" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00560934v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pinon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdichon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.09.024" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32VTMPR2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606918v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stahl" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hezard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Notz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.028" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QW06JZJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080150v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nazer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-70.10.2243" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657976v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Augustin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2005.08.007" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFTG8X2F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678332v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Augustin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zuliani" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2005.02710.x" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678701v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Augustin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548256v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05191637v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bonifait" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601404v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601904v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601799v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521995v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jimenez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau-Gonthier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820676v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786672v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04322680v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vazquez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263854v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez-Est&#233;vez" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371085v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345448v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04449945v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gnanou-Besse" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04481870v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Barre" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04449985v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273966v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843169v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madga Corgneau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193006v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hezard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Lintz" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193008v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867169v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735731v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lintz" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Omhover-Fougy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Hmidene" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243324v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Felix" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palma" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Piveteau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609400v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261530v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0250" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852763v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merai" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733743v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606373v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fritsch" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733985v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741297v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742952v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750077v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469099v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort Beaufort" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lintz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510179v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749381v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019400v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748236v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197516v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Commeau" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Garry" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601454v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05148159v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibangue Lare" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#252;ger" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Teresa Shapiro" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Amat" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312380v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Caillet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carne" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Del&#233;ger" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;rozier Sandra" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202706v2" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04574028v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04574016v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bat&#233;jat" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Druesne" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490847v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Marc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michel" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Majou" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192720v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490836v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Stahl" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715857v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735756v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefevre" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903173v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04017197v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735746v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dijamentiuk" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gapp" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903141v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bou&#233;" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735764v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243387v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Felix" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palma" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617843v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reling" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Sorin" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736514v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pernin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Maillard" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990161v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04517456v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nicolas" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hort" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbourdes" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peyrat" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lavison-Bompard" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206306v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Felten" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Y Mistou" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cadel Six" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421783v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604564v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Hoang" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988649v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/Chercheurs-etudiants/Alimentation-et-nutrition/Toutes-les-actualites/Risques-microbiologiques-alimentaires" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721008v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Tsoumtsa Meda" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagarde" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-4100-2_16" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4100-2_16" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988647v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05541192v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hoch" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570591v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742758v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gueneau" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Berdous" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Noirot-Gros" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05064023v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antherieu" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgie" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Autugelle" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04854468v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Henaff-Le Marrec" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308854v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kaufmann" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922620v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hilaire" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027039v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026519v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferraris" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922759v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922851v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172445v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Allain" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509967v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnich" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314199v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790439v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297740v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314263v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796226v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>