--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -66,413 +66,8070 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du gradient géothermique du rifting crétacé à la compression pyrénéenne (Pyrénées occidentales)</w:t>
+                <w:t xml:space="preserve">Long-lived brittle reactivation of crossing fault networks enhancing upwellings in hydrothermal systems: The case study of Chaudes-Aigues spring swarm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
+                <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Baudin</w:t>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Issautier</w:t>
+                <w:t xml:space="preserve">Maxime Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évolution des Pyrénées au cours du cycle varisque et du cycle alpin 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Group, pp.319-358, 2025, 9781789482065. </w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 139, pp.103679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9206.ch10⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2026.103679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369023v1</w:t>
+                <w:t xml:space="preserve">hal-05576926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reservoir Definition : Exploration, Development, and Utilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluid flow in crustal fault zones with varying lengthwise thickness: application to the Margeride fault zone (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Penhoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ledru</w:t>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal Energy Systems</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Geothermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40517-025-00334-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517479v1</w:t>
+                <w:t xml:space="preserve">hal-04892277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">One hydrothermal system may hide another: Insights from a geochemical exploration of Chaudes-Aigues and nearby springs (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Penhoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 133, pp.103476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2025.103476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat flow, thermal anomalies, tectonic regimes and high-temperature geothermal systems in fault zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356 (S2), pp.389-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Influence of Micro- and Macrocracks on the Permeability of Granite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58, pp.1361-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-024-04174-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advanced 3D TH and THM Modeling to Shed Light on Thermal Convection in Fault Zones With Varying Thicknesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Victor Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (4), pp.e2023JB028205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JB028205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How greisenization could trigger the formation of large vein-and-greisen Sn-W deposits: a numerical investigation applied to the Panasqueira deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.105299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2023.105299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03933964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tectonic Regime as a Control Factor for Crustal Fault Zone (CFZ) Geothermal Reservoir in an Amagmatic System: A 3D Dynamic Numerical Modeling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (6), pp.3155-3172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11053-022-10116-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03836300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal evolution of a Variscan syn-orogenic intracontinental basin (Servoz basin, Western Alps): RSCM geothermometry and geochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Vanardois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s00015-022-00423-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crustal Fault Zones (CFZ) as Geothermal Power Systems: A Preliminary 3D THM Model Constrained by a Multidisciplinary Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, pp.8855632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2021/8855632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphased brittle deformation around a crustal fault: a multi-scale approach based on remote sensing and field data on the mountains surrounding the Têt hydrothermal system (Eastern Pyrénées, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the morphology and amplitude of 2D and 3D thermal anomalies induced by buoyancy-driven flow within and around fault zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.1571-1595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-11-1571-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paleogeothermal Gradients across an Inverted Hyperextended Rift System: Example of the Mauléon Fossil Rift (Western Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Razin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (10), pp.e2020TC006206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020TC006206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02916837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Permeability Related to Greisenization Reactions in Sn-W Ore Deposits: Quantitative Petrophysical and Experimental Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fauguerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.5976545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/5976545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02081564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the geothermal potential of crustal fault zones: a case study from the Pontgibaud area (French Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geothermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40517-019-0150-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural, lithological, and geodynamic controls on geothermal activity in the Menderes geothermal Province (Western Anatolia, Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beccaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 108, pp.301-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-018-1655-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intrusion-Related Gold Deposits: new insights from gravity and hydrothermal integrated 3D modeling applied to the Tighza gold mineralization (Central Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Eldursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, pp.199-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2018.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01690381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topographic and Faults Control of Hydrothermal Circulation Along Dormant Faults in an Orogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (12), pp.4972-4995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018gc007965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering fluid flow at the magmatic-hydrothermal transition: A case study from the world-class Panasqueira W–Sn–(Cu) ore deposit (Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 499, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emplacement of metamorphic core complexes and associated geothermal systems controlled by slab dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 498, pp.322-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.06.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01856826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D subduction dynamics: A first-order parameter of the transition from copper- to gold-rich deposits in the eastern Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loiselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94, pp.118 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.01.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01731644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault-Related Controls on Upward Hydrothermal Flow: An Integrated Geological Study of the Têt Fault System, Eastern Pyrénées (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (Article ID 8190109), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/8190109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D numerical modeling of mantle flow, crustal dynamics and magma genesis associated with slab roll-back and tearing: The eastern Mediterranean case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 442, pp.93-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01288706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrasted continental rifting via plume-craton interaction: applications to Central East African rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Koptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.221-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2015.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse des porphyres cuprifères et dynamique de la subduction : exemple de la Téthys occidentale et des Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loiselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le potentiel minier métallique français, 138, pp.PP.29-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution of porphyry copper deposits along the western Tethyan and Andean subduction zones: Insights from a paleotectonic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loiselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, pp.174-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2013.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00931971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of the deep geothermal potential within the Tertiary Limagne basin (French Massif Central): An integrated 3D geological and thermal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dagallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51, pp.496-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2014.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rheological conditions for emplacement of Ural-Alaskan-type ultramafic complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 631, pp.130-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure of hydrothermal convection in the Upper Rhine Graben as inferred from corrected temperature data and basin-scale numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourgine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 256, pp.29-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plume-induced dynamic instabilities near cratonic blocks: implications for P-T-t paths and metallogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sierd Cloetingh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90-91, pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géodynamique et ressources minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.22-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La convection hydrothermale et les ressources associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.40-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat flow and deep temperatures in the South-East basin of France: implications for local rheological contrasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lucazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Couëffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181 (6), pp.531-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subsurface temperature maps in French sedimentary basins: new data compilation and interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Garibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourgine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181 (4), pp.377-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.4.377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lithosphere tectonics and thermo-mechanical properties: an integrated modelling approach for Enhanced Geothermal Systems exploration in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sierd Cloetingh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Diederik van Wees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lenkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beekman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 102, pp.159-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2010.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal anomalies and geological structures in the Provence basin: Implications for hydrothermal circulations at depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Garibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181 (4), pp.363-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.4.363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrothermal convection in and around mineralized fault zones: insights from two- and three-dimensional numerical modeling applied to the Ashanti belt, Ghana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Harcouët-Menou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mourzenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.116-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-8123.2009.00247.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical investigation of transient hydrothermal processes around intrusions: heat-transfer and fluid-circulation controlled mineralization patterns.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Eldursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 288 (1-2), pp.70-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00413813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geological and thermal conditions before the major Palaeoproterozoic gold-mineralization event at Ashanti, Ghana, as inferred from improved thermal modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Harcouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 154 (1-2), pp.71-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2006.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The plume head-lithosphere interactions near intra-continental plate boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sierd Cloething</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 434 (1-4), pp.15-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2007.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering plume-lithosphere interactions beneath Europe from topographic signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nehlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wyns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58, pp.119-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2006.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les empreintes paléothermiques du sous-sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.12-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The plume head-lithosphere interaction using a tectonically realistic formulation for the lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 161 (2), pp.469-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02588.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre-mineralization thermal evolution of the Palaeoproterozoic gold-rich Ashanti belt, Ghana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Harcouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Feybesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 248, pp.103-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding and assessing European mineral resources - a new approach using GIS central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andor L.W. Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Itard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Debeglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schweizerische Mineralogische und Petrographische Mitteilungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84, pp.3-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting gold-rich epithermal and porphyry systems in the central Andes with a continental-scale metallogenic GIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andor L.W. Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tourlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25, pp.39-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2004.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The development and fracturing of plutonic apexes : implications for prophyry more deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 214, pp.341-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00366-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typology of potential hot fractured rock resources in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Feybesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32, pp.701-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-6505(03)00065-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascent and emplacement of buoyant magma bodies in brittle-ductile upper crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (B4), pp.2177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002JB001904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic links between ash-flow calderas and associated ore deposits as revealed by large-scale thermo-mechanical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 102, pp.339-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0377-0273(00)00246-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reply to comment by T. Levis on &amp;quot;Ground surface temperature history in central Canada inferred from 10 selected borehole temperature profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 105 (B12), pp.28395-28397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat flow and deep thermal structure near the edge of the Canadian Shield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gariépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 37 (2-3), pp.399-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/e98-106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat flow in the Trans-Hudson orogen of the Canadian Shield: implications for Proterozoic continental growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gariepy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 104 (B12), pp.29007-29024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1998JB900209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermo-mechanical behavior of large ash-flow calderas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 104 (B10), pp.23081-23109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999JB900227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat flow and thickness of the lithosphere in the Canadian Shield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Davaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 103, pp.15269-15286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/98JB01395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ground surface temperature history in central Canada inferred from 10 selected borehole temperature profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 103 (B4), pp.7385-7397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/98JB00021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High heat flow in the Trans-Hudson orogen, central Canadian Shield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gariépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 23 (21), pp.3027-3030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/96GL02895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat flow variations in the Grenville Province, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gariépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 136, pp.447-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0012-821X(95)00187-H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratory experiments on the structure of subducted lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Buttles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olson Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 133 (1-2), pp.19-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0012-821X(95)00045-E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the effects of continents on mantle convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaupart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 100, pp.24, 217-24, 238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/95JB02518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of the Geothermal Gradient from Cretaceous Rifting to Pyrenean Compression (Western Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Issautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Saspiturry; Alexandre Ortiz; Jessica Uzel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in: Evolution of the Pyrenees during the Variscan and Alpine Cycles 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.301-341, 2026, 9781789452068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394446179.ch10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution du gradient géothermique du rifting crétacé à la compression pyrénéenne (Pyrénées occidentales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Issautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Évolution des Pyrénées au cours du cycle varisque et du cycle alpin 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.319-358, 2025, 9781789482065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9206.ch10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reservoir Definition : Exploration, Development, and Utilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ernst Huenges. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geothermal Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WILEY-VCH Verlag GmbH &amp; Co, 36 p., 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527630479.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">What the mantle sees: the effects of continents on mantle heat flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jaupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.N. Moresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Richards et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The history and dynamics of global plate motions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Washington D.C., pp.95-112, 2000, Geophysical Monograph 121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -482,13961 +8139,6576 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'impluvium aux sources, fonctionnement d'un système hydrothermal en domaine de socle fracturé : exploration appliquée au cas de Chaudes-Aigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Zones Intersections and High-Temperature Geothermal Exploration: 3D Modeling of the Chaudes-Aigues Area (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturally fractured granites as promising targets for HT geothermal exploration: Impact of fault network geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAGE-GET 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rotterdam, Netherlands. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202421065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Caritg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal PhD Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Glasgow, Apr 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential development of shear zones in a Metamorphic Core Complex: cause and consequences in the Menderes Massif (Western Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04182728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the geothermal anomaly associated with the pre-andean reverse fault of Calientes, South of Peru: a multi-disciplinary approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Taillefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Denti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Donze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04182737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La source thermale la plus chaude d'Europe (82°C, Chaudes-Aigues, Massif central) et son potentiel géothermique haute température : une approche multidisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Caritg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoMod 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of brittle deformation on the permeability of granite: assessing the geothermal potential of crustal fault zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Heap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03810470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal Fault Zones (CFZ) as Geothermal Power Systems: 3D Variation of Permeability and Related Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stanford Geothermal Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Palo Alto, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between lithium-rich intrusions and partial melting of metasediments: clues from the French variscan belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guerrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leopold Dit Offite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST - 27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Crustal Fault Zones as geothermal power systems: a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal Fault Zones: New targets for geothermal exploration? Insights from the Pontgibaud Fault Zone in the French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Heap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WGC2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Reykjavik,, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal Fault Zone: New geothermal reservoir? Structural dataset and preliminary 3D TH(M) modelling of the Pontgibaud fault zone (French Massif Central)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+                <w:t xml:space="preserve">ERA-MIN2 AUREOLE project : tArgeting eU cRitical mEtals (Sb, W) and predictibility of Sb-As-Hg envirOnmentaL issuEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Higueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Workshop on Geothermal Reservoir Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Stanford, CA, United States</w:t>
+              <w:t xml:space="preserve">EGU 2020 - Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, May 2020, Vienne (Online), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02481052v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERA-MIN2 AUREOLE project : tArgeting eU cRitical mEtals (Sb, W) and predictibility of Sb-As-Hg envirOnmentaL issuEs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pierre</w:t>
+                <w:t xml:space="preserve">Crustal Fault Zone: New geothermal reservoir? Structural dataset and preliminary 3D TH(M) modelling of the Pontgibaud fault zone (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2020 - Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, May 2020, Vienne (Online), Austria</w:t>
+              <w:t xml:space="preserve">45th Workshop on Geothermal Reservoir Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Stanford, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594902v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02481052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleogeothermal Gradients across an Inverted Hyperextended Rift System (Mauléon Fossil Rift,Western Pyrenees)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, May 2020, online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-22005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02611118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction dynamics beneath the Eastern Mediterranean: tectonic, metamorphic and thermal consequences from Cretaceous to Present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 14030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal peak detected in gold-bearing shear zones by a thermo-structural study: a new tool to retrieve fluid flow?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Saint Blanquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th SGA Biennal Meeting on Life with Ore Deposits on Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits, Aug 2019, Glasgow, United Kingdom. pp.260-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold as tracer of fluid flow during exhumation of the Variscan orogenic root in the Canigou massif (Eastern Pyrénées, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 15490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegmatite fields of French Variscan Massifs : proximal markers of a partial melting front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guerrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leopold Dit Offite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 15935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the geothermal potential of crustal fault zones: a case study from the Pontgibaud fault zone (French Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Heap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 8894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Crustal Fault Zones viable geothermal resources? Insights from the Pontgibaud Fault in French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Heap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress 2019 - EGC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-related controls on hydrothermal flows in Eastern Pyrénées (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Taillefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 4996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greisenisation and Permeability Changes in Granitic Intrusions Related to Sn-W Deposits: Case of Panasqueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Melleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving prospectivity by numerical modeling of hydrothermal processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Eldursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Harcouet-Menou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineral Prospectivity, current approaches and future innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal alteration and permeability changes in granitic intrusions related to Sn-W deposits : case study of Panasqueira (Portugal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Melleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.6347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space and time evolution of ore deposits in the eastern Mediterranean region during the last 100 Myrs: a matter of subduction dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEG 2016 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Çeşme, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithospheric deformation and mantle/crust coupling related to slab roll-back and tearing processes: the role of magma-related rheological weakening highlighted by 3D numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-4508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-element pegmatite-forming melt during Variscan orogeny: genesis, propagation and consolidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper plate deformation, magmatism and mineralization illuminating crustal and mantle dynamics in the eastern Mediterranean region: kinematic reconstructions and numerical models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Formation of hydrothermal corrugations during ultramafic rocks weathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Aquifères de socle : le point sur les concepts et les applications opérationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vingtièmes journées techniques du Comité Français d’Hydrogéologie de l’Association Internationale des Hydrogéologues, Jun 2015, La Roche sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132884v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient hydrothermal corrugations within mineralized ultramafic laterites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Innovative and multi-disciplinary approach for discussing the emplacement of Variscan LCT-pegmatite fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Deveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Augé</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGA 2015 : Ressources minérales dans un monde durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGA (Society for Geology Applied to Mineral Deposits), Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157947v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal structure of the Paris Basin from tectonic-Heat Flow modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Diederik van Wees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sierd Cloetingh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of hydrothermal corrugations during ultramafic rocks weathering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transient hydrothermal corrugations within mineralized ultramafic laterites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anicet Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquifères de socle : le point sur les concepts et les applications opérationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vingtièmes journées techniques du Comité Français d’Hydrogéologie de l’Association Internationale des Hydrogéologues, Jun 2015, La Roche sur Yon, France</w:t>
+              <w:t xml:space="preserve">SGA 2015 : Ressources minérales dans un monde durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGA (Society for Geology Applied to Mineral Deposits), Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120470v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative and multi-disciplinary approach for discussing the emplacement of Variscan LCT-pegmatite fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Upper plate deformation, magmatism and mineralization illuminating crustal and mantle dynamics in the eastern Mediterranean region: kinematic reconstructions and numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGA 2015 : Ressources minérales dans un monde durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGA (Society for Geology Applied to Mineral Deposits), Aug 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155689v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction and slab tearing dynamics constrained by thermal anomalies in the Anatolia-Aegean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of rare- element Variscan pegmatite fields: multi- approaches study for new metallogenic guides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal deformation and magmatism at the transition between subduction and collisional domains: insights from 3D numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOMOD 2014 : Modelling in Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Potsdam, Germany. pp.289-293, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/GFZ.geomod.2014.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale controls of subduction dynamics on the development of ore deposits and magmatism in the eastern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which parameters control the Variscan pegmatite field-scale organization ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Barbosa da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st General Meeting of the International Mineralogical Association : IMA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction dynamics, mineralization and related magmatism in eastern Mediterranean: insight from kinematic reconstructions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Upper Cretaceous-Tertiary subduction dynamics from the Balkan to the Aegean and W-Anatolia region: input of mineralization and related magmatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Sternai</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.2620</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-10689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00975184v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Cretaceous-Tertiary subduction dynamics from the Balkan to the Aegean and W-Anatolia region: input of mineralization and related magmatism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Subduction dynamics, mineralization and related magmatism in eastern Mediterranean: insight from kinematic reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-10689</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.2620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796793v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00975184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep temperatures in the Paris Basin using tectonic-heat flow modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Diederik van Wees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress EGC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Pise, Italy. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal distribution of Cu-Au-Mo ore deposits along the western Tethyan convergent margin: a link with the 3D subduction dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of hydrothermal convection in the Upper Rhine Graben as inferred from corrected temperature data and basin-scale numerical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU FAll Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Numerical Tools to Link Deep Temperatures, Geological Structures and Fluid Flow in Sedimentary Basins: Application to the Thermal Anomalies of the Provence Basin (South-East France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Geothermal Congress 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of mineral deposits along eastern Mediterranean subduction zone: a link with 3D mantle flow associated with slab rollback ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Pelleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOMOD 2010 - Modelling in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the Bouillante Geothermal Field (Guadeloupe, French West Indies): Toward a Conceptual Model of the High Temperature Geothermal System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Traineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Geothermal Congress 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional estimation of geothermal potential from geological field data: the Limagne geothermal reservoir case study (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dagallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermal Research Council Annual Meeting ; GRC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Reno, United States. pp.367-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plume head - cratonic blocks interactions and gemstones in east Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre, RST 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low to medium temperature geothermal resources in the Limagne basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WGC2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal distribution of ore deposits, in relation with thermal anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Harcouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2003, General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrugations plutoniques : génèse, fracturation et gisements porphyriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre, RST 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the genetic links between epithermal deposits and ash-flow calderas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGA-IAGOD meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, London, United Kingdom. pp.507-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562475v1</w:t>
-              </w:r>
-[...7383 lines deleted...]
-                <w:t xml:space="preserve">hal-00790800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal evolution drom rift to collision : example of the Pyrenean intraplate orogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14446,685 +14718,685 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various-scale controls of complex subduction dynamics on magmatic-hydrothermal processes in eastern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ducoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal convection beneath an inclined basement-sediment interface: application to the Rhine graben and its Soultz-sous-Forêts temperature anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting, 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plume head - lithosphere interactions near intracontinental plate boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2006, General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographic Imaging of European Mantle Plumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nehlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wyns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2006, General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la température du sol déduite de profils thermiques en forage: méthode, limites et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les changements globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Arles, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boreholes, orebodies, and heat refraction : Implications for heat flow density studies and paleoclimatic reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mareschal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat flow and structure of the lithosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Kostelec, Czech Republic. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermique des mâchefers à long terme : étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MIOM 2001 : Quel avenir pour les MIOM ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Orléans, France. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15134,161 +15406,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice explicative : carte géologique de la France (1/50 000), feuille Bracieux (429)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Cruz-Mermy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId381"/>
+      <w:footerReference w:type="default" r:id="rId386"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15435,51 +15707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05369023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saspiturry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9206.ch10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527630479.ch1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562410v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenardic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mareschal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaupart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Moresi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202421065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03945115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taillefer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Denti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Donze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9522" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Carbillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Heap" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Griffiths" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-66" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139469v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02915037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leopold Dit Offite" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589219v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02481052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Guillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02594902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Higueras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02611118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Link" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096063v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02149864v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01491096v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01520216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Launay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01638840v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Harcouet-Menou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Launay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Deveaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01157947v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132873v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bont&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Diederik van Wees" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloetingh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01120470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01155689v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01129062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00991329v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/GFZ.geomod.2014.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026324v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00996897v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbosa da Silva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975184v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796793v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00842726v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Diederik van Wees" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00746488v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00746045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496212v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garibaldi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00718753v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Billa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00493695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baujard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagallier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132943v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deschamps" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562473v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132914v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Harcou&#235;t" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonneville" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou-Frottier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133026v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562475v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Milesi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-025-00334-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05222615v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2025.103476" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04176151v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.213" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04826278v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carbillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griffiths" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duwiquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-04174-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04553692v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028205" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03933964v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105299" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03836300v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbaret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-022-10116-w" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906952v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vanardois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lacroix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-022-00423-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139470v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8855632" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03170385v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Monnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delorme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228710" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02922955v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1571-2020" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02916837v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Razin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006206" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081564v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fauguerolles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5976545" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376503v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Heap" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-019-0150-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01942839v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-018-1655-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01690381v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2018.01.011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01955949v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Magri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gc007965" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01955965v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Pinto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.07.012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856826v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.043" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01731644v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.01.023" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01582968v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8190109" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288706v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236687v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koptev" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Burov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2015.11.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01344202v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00931971v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2013.12.015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132815v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baujard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dagallier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2014.02.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-401JC0VQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946174v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.02.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00801798v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.02.008" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00634433v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.10.007" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00723228v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00620689v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498281v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garibaldi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bont&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.531" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537409v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.377" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00516953v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ziegler" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lenkey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beekman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2010.05.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N7CD0V5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517138v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.363" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420318v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Harcou&#235;t-Menou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Adler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mourzenko" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-8123.2009.00247.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RP2FDVNN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413813v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.09.009" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534079v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Harcou&#235;t" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonneville" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2006.11.014" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143608v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloething" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0R2KF24-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00524482v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.10.003" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524491v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023754v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02588.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00522360v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Feybesse" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562338v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andor L.W. Lips" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leistel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Itard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Debeglia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524502v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2004.01.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLP9JRV7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524496v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Nicol" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-6505(03)00065-8" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ7DTQS7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023621v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00366-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM76XTJC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023743v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001904" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSBF04VZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562350v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00246-8" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ6NC8TB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562345v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mareschal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790777v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gari&#233;py" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Zhen Cheng" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/e98-106" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790786v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gariepy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JB900209" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89717F0F968164FBA3678F8B4AA2513F08DFC0DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562364v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900227" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562366v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB01395" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DBZCM3B4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790790v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Musset" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB00021" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDVQG23V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790796v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mareschal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bienfait" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL02895" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGXLFKPH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562382v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Lapointe" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(95)00187-H" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBSC9CQJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790806v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Buttles" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olson Peter" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(95)00045-E" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790800v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB02518" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRM3XLBG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02329368v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00933496v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducoux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132923v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133062v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133048v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132965v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133033v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133041v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562333v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Cruz-Mermy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maget" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charnet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05576926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Picault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2026.103679" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-025-00334-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05222615v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2025.103476" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04176151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taillefer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.213" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04826278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carbillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griffiths" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Heap" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duwiquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-04174-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04553692v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03933964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Launay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105299" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03836300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbaret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-022-10116-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vanardois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lacroix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-022-00423-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8855632" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03170385v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Monnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delorme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228710" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02922955v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1571-2020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02916837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saspiturry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Razin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006206" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fauguerolles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5976545" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Heap" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-019-0150-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01942839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-018-1655-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01690381v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2018.01.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01955949v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Magri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gc007965" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01955965v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Pinto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.07.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01731644v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.01.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01582968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Goff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8190109" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236687v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koptev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Burov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2015.11.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01344202v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou-Frottier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00931971v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2013.12.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baujard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dagallier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2014.02.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-401JC0VQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946174v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.02.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00801798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.02.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00634433v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloetingh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deschamps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.10.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00723228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00620689v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498281v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garibaldi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bont&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.531" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537409v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bont&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garibaldi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.377" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00516953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Diederik van Wees" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ziegler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lenkey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beekman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2010.05.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N7CD0V5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517138v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.363" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420318v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Harcou&#235;t-Menou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Adler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mourzenko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-8123.2009.00247.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RP2FDVNN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413813v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.09.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Harcou&#235;t" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonneville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Milesi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2006.11.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143608v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloething" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0R2KF24-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00524482v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.10.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524491v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023754v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02588.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00522360v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Feybesse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562338v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andor L.W. Lips" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leistel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Itard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Debeglia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Billa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2004.01.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLP9JRV7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023621v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00366-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM76XTJC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524496v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Nicol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-6505(03)00065-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ7DTQS7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001904" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSBF04VZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562350v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00246-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ6NC8TB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562345v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mareschal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gari&#233;py" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Zhen Cheng" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/e98-106" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gariepy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JB900209" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89717F0F968164FBA3678F8B4AA2513F08DFC0DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562364v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900227" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562366v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB01395" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DBZCM3B4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790790v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Musset" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB00021" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDVQG23V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790796v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mareschal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bienfait" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL02895" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGXLFKPH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Lapointe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(95)00187-H" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBSC9CQJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790806v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Buttles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olson Peter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(95)00045-E" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790800v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB02518" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRM3XLBG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05558909v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394446179.ch10" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05369023v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9206.ch10" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517479v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527630479.ch1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562410v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenardic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mareschal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaupart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Moresi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222830v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049811v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675561v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202421065" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03945115v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182728v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17079" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182737v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Denti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Donze" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9522" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133689v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133703v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810470v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Carbillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Griffiths" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-66" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139469v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02915037v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leopold Dit Offite" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589219v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925928v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02594902v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Higueras" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lima" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02481052v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Guillon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02611118v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096042v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552421v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Link" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096033v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096063v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096045v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02149864v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01491096v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01520216v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01638840v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Harcouet-Menou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552758v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Launay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509635v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508427v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132890v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Deveaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01120470v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01155689v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132873v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Diederik van Wees" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01157947v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132884v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01129062v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024432v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00991329v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/GFZ.geomod.2014.001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026324v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00996897v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbosa da Silva" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796793v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975184v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00842726v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00746488v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00746045v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496212v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00718753v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00493695v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562468v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baujard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagallier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132943v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562473v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132914v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Harcou&#235;t" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonneville" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133026v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burov" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562475v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02329368v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00933496v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducoux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132923v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133062v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133048v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132965v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133033v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133041v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562333v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Cruz-Mermy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maget" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charnet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>