--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -66,3309 +66,3313 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lived brittle reactivation of crossing fault networks enhancing upwellings in hydrothermal systems: The case study of Chaudes-Aigues spring swarm</w:t>
+                <w:t xml:space="preserve">Multiscale controls on thermal spring emergence in France: From national statistics to local scale modelling (Chaudes-Aigues hydrothermal system)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Picault</w:t>
+                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 139, pp.103679. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65, pp.103415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2026.103679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2026.103415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576926v1</w:t>
+                <w:t xml:space="preserve">hal-05581121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid flow in crustal fault zones with varying lengthwise thickness: application to the Margeride fault zone (French Massif Central)</w:t>
+                <w:t xml:space="preserve">Long-lived brittle reactivation of crossing fault networks enhancing upwellings in hydrothermal systems: The case study of Chaudes-Aigues spring swarm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40517-025-00334-9⟩</w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 139, pp.103679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2026.103679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892277v1</w:t>
+                <w:t xml:space="preserve">hal-05576926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One hydrothermal system may hide another: Insights from a geochemical exploration of Chaudes-Aigues and nearby springs (French Massif Central)</w:t>
+                <w:t xml:space="preserve">Fluid flow in crustal fault zones with varying lengthwise thickness: application to the Margeride fault zone (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Moreira</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 133, pp.103476. </w:t>
+              <w:t xml:space="preserve">Geothermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2025.103476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40517-025-00334-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222615v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat flow, thermal anomalies, tectonic regimes and high-temperature geothermal systems in fault zones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">One hydrothermal system may hide another: Insights from a geochemical exploration of Chaudes-Aigues and nearby springs (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Penhoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Milesi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Audrey Taillefer</w:t>
+                <w:t xml:space="preserve">Manuel Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.213⟩</w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 133, pp.103476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2025.103476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176151v1</w:t>
+                <w:t xml:space="preserve">hal-05222615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Micro- and Macrocracks on the Permeability of Granite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced 3D TH and THM Modeling to Shed Light on Thermal Convection in Fault Zones With Varying Thicknesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Victor Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Carbillet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Baud</w:t>
+                <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-024-04174-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (4), pp.e2023JB028205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JB028205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826278v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced 3D TH and THM Modeling to Shed Light on Thermal Convection in Fault Zones With Varying Thicknesses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+                <w:t xml:space="preserve">The Influence of Micro- and Macrocracks on the Permeability of Granite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Genter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ledru</w:t>
+                <w:t xml:space="preserve">P. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JB028205⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58, pp.1361-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-024-04174-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553692v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How greisenization could trigger the formation of large vein-and-greisen Sn-W deposits: a numerical investigation applied to the Panasqueira deposit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat flow, thermal anomalies, tectonic regimes and high-temperature geothermal systems in fault zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Launay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+                <w:t xml:space="preserve">Audrey Taillefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2023.105299⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356 (S2), pp.389-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-03933964v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic Regime as a Control Factor for Crustal Fault Zone (CFZ) Geothermal Reservoir in an Amagmatic System: A 3D Dynamic Numerical Modeling Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How greisenization could trigger the formation of large vein-and-greisen Sn-W deposits: a numerical investigation applied to the Panasqueira deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11053-022-10116-w⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.105299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2023.105299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-03836300v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03933964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal evolution of a Variscan syn-orogenic intracontinental basin (Servoz basin, Western Alps): RSCM geothermometry and geochronology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Roger</w:t>
+                <w:t xml:space="preserve">Tectonic Regime as a Control Factor for Crustal Fault Zone (CFZ) Geothermal Reservoir in an Amagmatic System: A 3D Dynamic Numerical Modeling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s00015-022-00423-y⟩</w:t>
+              <w:t xml:space="preserve">Natural Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (6), pp.3155-3172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11053-022-10116-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906952v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03836300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal Fault Zones (CFZ) as Geothermal Power Systems: A Preliminary 3D THM Model Constrained by a Multidisciplinary Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Théophile Guillon</w:t>
+                <w:t xml:space="preserve">Thermal evolution of a Variscan syn-orogenic intracontinental basin (Servoz basin, Western Alps): RSCM geothermometry and geochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Vanardois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2021/8855632⟩</w:t>
+              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s00015-022-00423-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139470v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphased brittle deformation around a crustal fault: a multi-scale approach based on remote sensing and field data on the mountains surrounding the Têt hydrothermal system (Eastern Pyrénées, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Taillefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the morphology and amplitude of 2D and 3D thermal anomalies induced by buoyancy-driven flow within and around fault zones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Crustal Fault Zones (CFZ) as Geothermal Power Systems: A Preliminary 3D THM Model Constrained by a Multidisciplinary Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roche</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (4), pp.1571-1595. </w:t>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, pp.8855632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/se-11-1571-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2021/8855632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922955v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogeothermal Gradients across an Inverted Hyperextended Rift System: Example of the Mauléon Fossil Rift (Western Pyrenees)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the morphology and amplitude of 2D and 3D thermal anomalies induced by buoyancy-driven flow within and around fault zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ph. Razin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020TC006206⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.1571-1595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-11-1571-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02916837v1</w:t>
+                <w:t xml:space="preserve">hal-02922955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Permeability Related to Greisenization Reactions in Sn-W Ore Deposits: Quantitative Petrophysical and Experimental Evidence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Paleogeothermal Gradients across an Inverted Hyperextended Rift System: Example of the Mauléon Fossil Rift (Western Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/5976545⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (10), pp.e2020TC006206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020TC006206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02081564v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02916837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the geothermal potential of crustal fault zones: a case study from the Pontgibaud area (French Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Heap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermal Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40517-019-0150-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, lithological, and geodynamic controls on geothermal activity in the Menderes geothermal Province (Western Anatolia, Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beccaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bouchot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 108, pp.301-328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00531-018-1655-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusion-Related Gold Deposits: new insights from gravity and hydrothermal integrated 3D modeling applied to the Tighza gold mineralization (Central Morocco)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dynamic Permeability Related to Greisenization Reactions in Sn-W Ore Deposits: Quantitative Petrophysical and Experimental Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fauguerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2018.01.011⟩</w:t>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.5976545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/5976545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01690381v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02081564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographic and Faults Control of Hydrothermal Circulation Along Dormant Faults in an Orogen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Intrusion-Related Gold Deposits: new insights from gravity and hydrothermal integrated 3D modeling applied to the Tighza gold mineralization (Central Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Eldursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018gc007965⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, pp.199-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2018.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955949v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01690381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering fluid flow at the magmatic-hydrothermal transition: A case study from the world-class Panasqueira W–Sn–(Cu) ore deposit (Portugal)</w:t>
+                <w:t xml:space="preserve">Topographic and Faults Control of Hydrothermal Circulation Along Dormant Faults in an Orogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Launay</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Audrey Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.07.012⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (12), pp.4972-4995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018gc007965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955965v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emplacement of metamorphic core complexes and associated geothermal systems controlled by slab dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Sternai</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 498, pp.322-333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01856826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D subduction dynamics: A first-order parameter of the transition from copper- to gold-rich deposits in the eastern Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Tuduri</w:t>
+                <w:t xml:space="preserve">Christelle Loiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 94, pp.118 - 135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01731644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Related Controls on Upward Hydrothermal Flow: An Integrated Geological Study of the Têt Fault System, Eastern Pyrénées (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Deciphering fluid flow at the magmatic-hydrothermal transition: A case study from the world-class Panasqueira W–Sn–(Cu) ore deposit (Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/8190109⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 499, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582968v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical modeling of mantle flow, crustal dynamics and magma genesis associated with slab roll-back and tearing: The eastern Mediterranean case</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fault-Related Controls on Upward Hydrothermal Flow: An Integrated Geological Study of the Têt Fault System, Eastern Pyrénées (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.03.002⟩</w:t>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (Article ID 8190109), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/8190109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01288706v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted continental rifting via plume-craton interaction: applications to Central East African rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Koptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Koptev</w:t>
+                <w:t xml:space="preserve">Evgenii Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgenii Burov</w:t>
+                <w:t xml:space="preserve">Eric Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Calais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (2), pp.221-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gsf.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse des porphyres cuprifères et dynamique de la subduction : exemple de la Téthys occidentale et des Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loiselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Le potentiel minier métallique français, 138, pp.PP.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3387,12180 +3391,12310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of porphyry copper deposits along the western Tethyan and Andean subduction zones: Insights from a paleotectonic approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">3D numerical modeling of mantle flow, crustal dynamics and magma genesis associated with slab roll-back and tearing: The eastern Mediterranean case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Loiselet</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 60, pp.174-190. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 442, pp.93-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2013.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00931971v1</w:t>
+                <w:t xml:space="preserve">insu-01288706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the deep geothermal potential within the Tertiary Limagne basin (French Massif Central): An integrated 3D geological and thermal approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Distribution of porphyry copper deposits along the western Tethyan and Andean subduction zones: Insights from a paleotectonic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Albert Genter</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loiselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2014.02.002⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, pp.174-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2013.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132815v1</w:t>
+                <w:t xml:space="preserve">insu-00931971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological conditions for emplacement of Ural-Alaskan-type ultramafic complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estimation of the deep geothermal potential within the Tertiary Limagne basin (French Massif Central): An integrated 3D geological and thermal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dagallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.02.002⟩</w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51, pp.496-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2014.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946174v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of hydrothermal convection in the Upper Rhine Graben as inferred from corrected temperature data and basin-scale numerical models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rheological conditions for emplacement of Ural-Alaskan-type ultramafic complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Albert Genter</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.02.008⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 631, pp.130-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801798v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plume-induced dynamic instabilities near cratonic blocks: implications for P-T-t paths and metallogeny</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Structure of hydrothermal convection in the Upper Rhine Graben as inferred from corrected temperature data and basin-scale numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourgine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.10.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 256, pp.29-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634433v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géodynamique et ressources minérales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Plume-induced dynamic instabilities near cratonic blocks: implications for P-T-t paths and metallogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sierd Cloetingh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90-91, pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723228v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La convection hydrothermale et les ressources associées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Géodynamique et ressources minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13, pp.40-47</w:t>
+              <w:t xml:space="preserve">, 2012, 15, pp.22-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620689v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat flow and deep temperatures in the South-East basin of France: implications for local rheological contrasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La convection hydrothermale et les ressources associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Couëffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.40-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498281v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface temperature maps in French sedimentary basins: new data compilation and interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 181 (4), pp.377-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.4.377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithosphere tectonics and thermo-mechanical properties: an integrated modelling approach for Enhanced Geothermal Systems exploration in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sierd Cloetingh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Diederik van Wees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lenkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Beekman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 102, pp.159-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.earscirev.2010.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal anomalies and geological structures in the Provence basin: Implications for hydrothermal circulations at depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 181 (4), pp.363-376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.4.363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal convection in and around mineralized fault zones: insights from two- and three-dimensional numerical modeling applied to the Ashanti belt, Ghana</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Heat flow and deep temperatures in the South-East basin of France: implications for local rheological contrasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Mourzenko</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lucazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Couëffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1468-8123.2009.00247.x⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181 (6), pp.531-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00420318v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of transient hydrothermal processes around intrusions: heat-transfer and fluid-circulation controlled mineralization patterns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Eldursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 288 (1-2), pp.70-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00413813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological and thermal conditions before the major Palaeoproterozoic gold-mineralization event at Ashanti, Ghana, as inferred from improved thermal modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal convection in and around mineralized fault zones: insights from two- and three-dimensional numerical modeling applied to the Ashanti belt, Ghana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Harcouët-Menou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Milesi</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mourzenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2006.11.014⟩</w:t>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.116-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-8123.2009.00247.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534079v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plume head-lithosphere interactions near intra-continental plate boundaries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Geological and thermal conditions before the major Palaeoproterozoic gold-mineralization event at Ashanti, Ghana, as inferred from improved thermal modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Harcouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sierd Cloething</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Milesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2007.01.002⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 154 (1-2), pp.71-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2006.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00143608v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering plume-lithosphere interactions beneath Europe from topographic signatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The plume head-lithosphere interactions near intra-continental plate boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Wyns</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sierd Cloething</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2006.10.003⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 434 (1-4), pp.15-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2007.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524482v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les empreintes paléothermiques du sous-sol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Deciphering plume-lithosphere interactions beneath Europe from topographic signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nehlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wyns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58, pp.119-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2006.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524491v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plume head-lithosphere interaction using a tectonically realistic formulation for the lithosphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les empreintes paléothermiques du sous-sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.12-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02588.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00023754v1</w:t>
+                <w:t xml:space="preserve">hal-00524491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-mineralization thermal evolution of the Palaeoproterozoic gold-rich Ashanti belt, Ghana</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The plume head-lithosphere interaction using a tectonically realistic formulation for the lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Feybesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 161 (2), pp.469-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02588.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522360v1</w:t>
+                <w:t xml:space="preserve">hal-00023754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and assessing European mineral resources - a new approach using GIS central Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-mineralization thermal evolution of the Palaeoproterozoic gold-rich Ashanti belt, Ghana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Harcouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cassard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Feybesse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schweizerische Mineralogische und Petrographische Mitteilungen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 84, pp.3-24</w:t>
+              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 248, pp.103-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562338v1</w:t>
+                <w:t xml:space="preserve">hal-00522360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting gold-rich epithermal and porphyry systems in the central Andes with a continental-scale metallogenic GIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding and assessing European mineral resources - a new approach using GIS central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andor L.W. Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Itard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Billa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tourlière</w:t>
+                <w:t xml:space="preserve">Nicole Debeglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Schweizerische Mineralogische und Petrographische Mitteilungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84, pp.3-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00524502v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development and fracturing of plutonic apexes : implications for prophyry more deposits</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predicting gold-rich epithermal and porphyry systems in the central Andes with a continental-scale metallogenic GIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andor L.W. Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tourlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25, pp.39-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2004.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00366-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023621v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of potential hot fractured rock resources in Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The development and fracturing of plutonic apexes : implications for prophyry more deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0375-6505(03)00065-8⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 214, pp.341-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00366-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524496v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascent and emplacement of buoyant magma bodies in brittle-ductile upper crust</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Typology of potential hot fractured rock resources in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Feybesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2002JB001904⟩</w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32, pp.701-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-6505(03)00065-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023743v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic links between ash-flow calderas and associated ore deposits as revealed by large-scale thermo-mechanical modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ascent and emplacement of buoyant magma bodies in brittle-ductile upper crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Milesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (B4), pp.2177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002JB001904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0377-0273(00)00246-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00562350v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to comment by T. Levis on &amp;quot;Ground surface temperature history in central Canada inferred from 10 selected borehole temperature profiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Genetic links between ash-flow calderas and associated ore deposits as revealed by large-scale thermo-mechanical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Milesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 102, pp.339-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0377-0273(00)00246-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00562345v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat flow and deep thermal structure near the edge of the Canadian Shield</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Reply to comment by T. Levis on &amp;quot;Ground surface temperature history in central Canada inferred from 10 selected borehole temperature profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 105 (B12), pp.28395-28397</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790777v1</w:t>
+                <w:t xml:space="preserve">hal-00562345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat flow in the Trans-Hudson orogen of the Canadian Shield: implications for Proterozoic continental growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Heat flow and deep thermal structure near the edge of the Canadian Shield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jaupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gariépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Gariepy</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/1998JB900209⟩</w:t>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 37 (2-3), pp.399-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/e98-106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00790786v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical behavior of large ash-flow calderas</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heat flow in the Trans-Hudson orogen of the Canadian Shield: implications for Proterozoic continental growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gariepy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 104 (B12), pp.29007-29024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1998JB900209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/1999JB900227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00562364v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat flow and thickness of the lithosphere in the Canadian Shield</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermo-mechanical behavior of large ash-flow calderas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Davaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 103, pp.15269-15286. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/98JB01395⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 104 (B10), pp.23081-23109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999JB900227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562366v1</w:t>
+                <w:t xml:space="preserve">hal-00562364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground surface temperature history in central Canada inferred from 10 selected borehole temperature profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Musset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 103 (B4), pp.7385-7397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/98JB00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High heat flow in the Trans-Hudson orogen, central Canadian Shield</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Heat flow and thickness of the lithosphere in the Canadian Shield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Davaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/96GL02895⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 103, pp.15269-15286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/98JB01395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790796v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat flow variations in the Grenville Province, Canada</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">High heat flow in the Trans-Hudson orogen, central Canadian Shield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jaupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gariépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raynald Lapointe</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0012-821X(95)00187-H⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 23 (21), pp.3027-3030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/96GL02895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00562382v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory experiments on the structure of subducted lithosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Buttles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olson Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 133 (1-2), pp.19-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0012-821X(95)00045-E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effects of continents on mantle convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jaupart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 100, pp.24, 217-24, 238. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/95JB02518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/95JB02518⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat flow variations in the Grenville Province, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gariépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 136, pp.447-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0012-821X(95)00187-H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790800v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'impluvium aux sources, fonctionnement d'un système hydrothermal en domaine de socle fracturé : exploration appliquée au cas de Chaudes-Aigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Penhoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault Zones Intersections and High-Temperature Geothermal Exploration: 3D Modeling of the Chaudes-Aigues Area (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Penhoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geothermal Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Zurich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naturally fractured granites as promising targets for HT geothermal exploration: Impact of fault network geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Penhoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAGE-GET 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rotterdam, Netherlands. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202421065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Penhoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Caritg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geothermal PhD Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Glasgow, Apr 2023, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sequential development of shear zones in a Metamorphic Core Complex: cause and consequences in the Menderes Massif (Western Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04182728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the geothermal anomaly associated with the pre-andean reverse fault of Calientes, South of Peru: a multi-disciplinary approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Donze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04182737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La source thermale la plus chaude d'Europe (82°C, Chaudes-Aigues, Massif central) et son potentiel géothermique haute température : une approche multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Penhoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Caritg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Penhoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GeoMod 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of brittle deformation on the permeability of granite: assessing the geothermal potential of crustal fault zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03810470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationships between lithium-rich intrusions and partial melting of metasediments: clues from the French variscan belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leopold Dit Offite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RST - 27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of Crustal Fault Zones as geothermal power systems: a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crustal Fault Zones: New targets for geothermal exploration? Insights from the Pontgibaud Fault Zone in the French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WGC2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Reykjavik,, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crustal Fault Zones (CFZ) as Geothermal Power Systems: 3D Variation of Permeability and Related Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stanford Geothermal Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Palo Alto, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crustal Fault Zone: New geothermal reservoir? Structural dataset and preliminary 3D TH(M) modelling of the Pontgibaud fault zone (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45th Workshop on Geothermal Reservoir Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Stanford, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02481052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ERA-MIN2 AUREOLE project : tArgeting eU cRitical mEtals (Sb, W) and predictibility of Sb-As-Hg envirOnmentaL issuEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Higueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU 2020 - Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, May 2020, Vienne (Online), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paleogeothermal Gradients across an Inverted Hyperextended Rift System (Mauléon Fossil Rift,Western Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Razin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, May 2020, online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-22005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02611118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subduction dynamics beneath the Eastern Mediterranean: tectonic, metamorphic and thermal consequences from Cretaceous to Present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 14030</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal peak detected in gold-bearing shear zones by a thermo-structural study: a new tool to retrieve fluid flow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Link</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Saint Blanquat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th SGA Biennal Meeting on Life with Ore Deposits on Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits, Aug 2019, Glasgow, United Kingdom. pp.260-263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegmatite fields of French Variscan Massifs : proximal markers of a partial melting front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leopold Dit Offite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 15935</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the geothermal potential of crustal fault zones: a case study from the Pontgibaud fault zone (French Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 8894</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gold as tracer of fluid flow during exhumation of the Variscan orogenic root in the Canigou massif (Eastern Pyrénées, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Link</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 15490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Crustal Fault Zones viable geothermal resources? Insights from the Pontgibaud Fault in French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geothermal Congress 2019 - EGC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault-related controls on hydrothermal flows in Eastern Pyrénées (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 4996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greisenisation and Permeability Changes in Granitic Intrusions Related to Sn-W Deposits: Case of Panasqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Melleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SGA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Quebec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrothermal alteration and permeability changes in granitic intrusions related to Sn-W deposits : case study of Panasqueira (Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Melleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.6347</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving prospectivity by numerical modeling of hydrothermal processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Eldursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Harcouet-Menou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mineral Prospectivity, current approaches and future innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Space and time evolution of ore deposits in the eastern Mediterranean region during the last 100 Myrs: a matter of subduction dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loiselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEG 2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Çeşme, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lithospheric deformation and mantle/crust coupling related to slab roll-back and tearing processes: the role of magma-related rheological weakening highlighted by 3D numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-4508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upper plate deformation, magmatism and mineralization illuminating crustal and mantle dynamics in the eastern Mediterranean region: kinematic reconstructions and numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal structure of the Paris Basin from tectonic-Heat Flow modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Diederik van Wees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sierd Cloetingh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transient hydrothermal corrugations within mineralized ultramafic laterites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SGA 2015 : Ressources minérales dans un monde durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGA (Society for Geology Applied to Mineral Deposits), Aug 2015, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation of hydrothermal corrugations during ultramafic rocks weathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquifères de socle : le point sur les concepts et les applications opérationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vingtièmes journées techniques du Comité Français d’Hydrogéologie de l’Association Internationale des Hydrogéologues, Jun 2015, La Roche sur Yon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative and multi-disciplinary approach for discussing the emplacement of Variscan LCT-pegmatite fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Deveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SGA 2015 : Ressources minérales dans un monde durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGA (Society for Geology Applied to Mineral Deposits), Aug 2015, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subduction and slab tearing dynamics constrained by thermal anomalies in the Anatolia-Aegean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loiselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rare-element pegmatite-forming melt during Variscan orogeny: genesis, propagation and consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Deveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crustal deformation and magmatism at the transition between subduction and collisional domains: insights from 3D numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GEOMOD 2014 : Modelling in Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Potsdam, Germany. pp.289-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/GFZ.geomod.2014.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-scale controls of subduction dynamics on the development of ore deposits and magmatism in the eastern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which parameters control the Variscan pegmatite field-scale organization ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Deveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Barbosa da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st General Meeting of the International Mineralogical Association : IMA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of rare- element Variscan pegmatite fields: multi- approaches study for new metallogenic guides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Deveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subduction dynamics, mineralization and related magmatism in eastern Mediterranean: insight from kinematic reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.2620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00975184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upper Cretaceous-Tertiary subduction dynamics from the Balkan to the Aegean and W-Anatolia region: input of mineralization and related magmatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-10689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep temperatures in the Paris Basin using tectonic-heat flow modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Diederik van Wees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geothermal Congress EGC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Pise, Italy. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial and temporal distribution of Cu-Au-Mo ore deposits along the western Tethyan convergent margin: a link with the 3D subduction dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loiselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure of hydrothermal convection in the Upper Rhine Graben as inferred from corrected temperature data and basin-scale numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourgine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU FAll Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combination of Numerical Tools to Link Deep Temperatures, Geological Structures and Fluid Flow in Sedimentary Basins: Application to the Thermal Anomalies of the Provence Basin (South-East France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Garibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Geothermal Congress 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial distribution of mineral deposits along eastern Mediterranean subduction zone: a link with 3D mantle flow associated with slab rollback ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loiselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GEOMOD 2010 - Modelling in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of the Bouillante Geothermal Field (Guadeloupe, French West Indies): Toward a Conceptual Model of the High Temperature Geothermal System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Traineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Geothermal Congress 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional estimation of geothermal potential from geological field data: the Limagne geothermal reservoir case study (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dagallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geothermal Research Council Annual Meeting ; GRC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Reno, United States. pp.367-374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plume head - cratonic blocks interactions and gemstones in east Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre, RST 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low to medium temperature geothermal resources in the Limagne basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WGC2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial and temporal distribution of ore deposits, in relation with thermal anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Harcouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU 2003, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2003, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrugations plutoniques : génèse, fracturation et gisements porphyriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre, RST 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the genetic links between epithermal deposits and ash-flow calderas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SGA-IAGOD meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, London, United Kingdom. pp.507-510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Various-scale controls of complex subduction dynamics on magmatic-hydrothermal processes in eastern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ducoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrothermal convection beneath an inclined basement-sediment interface: application to the Rhine graben and its Soultz-sous-Forêts temperature anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourgine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The plume head - lithosphere interactions near intracontinental plate boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU 2006, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topographic Imaging of European Mantle Plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nehlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wyns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU 2006, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la température du sol déduite de profils thermiques en forage: méthode, limites et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur les changements globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Arles, France. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boreholes, orebodies, and heat refraction : Implications for heat flow density studies and paleoclimatic reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heat flow and structure of the lithosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Kostelec, Czech Republic. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement thermique des mâchefers à long terme : étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque MIOM 2001 : Quel avenir pour les MIOM ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Orléans, France. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Geothermal Gradient from Cretaceous Rifting to Pyrenean Compression (Western Pyrenees)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Issautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Saspiturry; Alexandre Ortiz; Jessica Uzel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: Evolution of the Pyrenees during the Variscan and Alpine Cycles 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.301-341, 2026, 9781789452068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394446179.ch10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du gradient géothermique du rifting crétacé à la compression pyrénéenne (Pyrénées occidentales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Issautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évolution des Pyrénées au cours du cycle varisque et du cycle alpin 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, pp.319-358, 2025, 9781789482065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9206.ch10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reservoir Definition : Exploration, Development, and Utilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ernst Huenges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermal Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WILEY-VCH Verlag GmbH &amp; Co, 36 p., 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527630479.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What the mantle sees: the effects of continents on mantle heat flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jaupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.N. Moresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Richards et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The history and dynamics of global plate motions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Washington D.C., pp.95-112, 2000, Geophysical Monograph 121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'impluvium aux sources, fonctionnement d'un système hydrothermal en domaine de socle fracturé : exploration appliquée au cas de Chaudes-Aigues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Notice explicative : carte géologique de la France (1/50 000), feuille Bracieux (429)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Cruz-Mermy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...6314 lines deleted...]
-                <w:t xml:space="preserve">hal-00562475v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, 171 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal evolution drom rift to collision : example of the Pyrenean intraplate orogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329368v1</w:t>
-              </w:r>
-[...836 lines deleted...]
-                <w:t xml:space="preserve">hal-00562333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId386"/>
+      <w:footerReference w:type="default" r:id="rId388"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15707,51 +15841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05576926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Picault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2026.103679" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-025-00334-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05222615v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2025.103476" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04176151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taillefer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.213" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04826278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carbillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griffiths" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Heap" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duwiquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-04174-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04553692v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03933964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Launay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105299" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03836300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbaret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-022-10116-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vanardois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lacroix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-022-00423-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8855632" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03170385v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Monnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delorme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228710" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02922955v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1571-2020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02916837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saspiturry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Razin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006206" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fauguerolles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5976545" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Heap" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-019-0150-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01942839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-018-1655-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01690381v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2018.01.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01955949v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Magri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gc007965" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01955965v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Pinto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.07.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01731644v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.01.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01582968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Goff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8190109" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236687v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koptev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Burov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2015.11.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01344202v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou-Frottier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00931971v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2013.12.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baujard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dagallier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2014.02.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-401JC0VQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946174v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.02.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00801798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.02.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00634433v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloetingh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deschamps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.10.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00723228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00620689v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498281v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garibaldi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bont&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.531" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537409v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bont&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garibaldi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.377" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00516953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Diederik van Wees" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ziegler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lenkey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beekman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2010.05.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N7CD0V5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517138v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.363" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420318v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Harcou&#235;t-Menou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Adler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mourzenko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-8123.2009.00247.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RP2FDVNN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413813v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.09.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Harcou&#235;t" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonneville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Milesi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2006.11.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143608v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloething" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0R2KF24-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00524482v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.10.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524491v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023754v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02588.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00522360v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Feybesse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562338v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andor L.W. Lips" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leistel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Itard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Debeglia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Billa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2004.01.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLP9JRV7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023621v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00366-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM76XTJC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524496v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Nicol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-6505(03)00065-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ7DTQS7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001904" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSBF04VZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562350v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00246-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ6NC8TB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562345v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mareschal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gari&#233;py" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Zhen Cheng" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/e98-106" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gariepy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JB900209" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89717F0F968164FBA3678F8B4AA2513F08DFC0DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562364v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900227" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562366v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB01395" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DBZCM3B4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790790v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Musset" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB00021" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDVQG23V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790796v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mareschal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bienfait" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL02895" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGXLFKPH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Lapointe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(95)00187-H" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBSC9CQJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790806v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Buttles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olson Peter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(95)00045-E" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790800v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB02518" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRM3XLBG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05558909v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394446179.ch10" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05369023v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9206.ch10" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517479v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527630479.ch1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562410v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenardic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mareschal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaupart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Moresi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222830v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049811v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675561v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202421065" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03945115v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182728v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17079" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182737v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Denti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Donze" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9522" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133689v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133703v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810470v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Carbillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Griffiths" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-66" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139469v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02915037v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leopold Dit Offite" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589219v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925928v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02594902v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Higueras" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lima" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02481052v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Guillon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02611118v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096042v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552421v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Link" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096033v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096063v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096045v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02149864v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01491096v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01520216v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01638840v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Harcouet-Menou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552758v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Launay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509635v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508427v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132890v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Deveaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01120470v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01155689v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132873v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Diederik van Wees" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01157947v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132884v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01129062v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024432v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00991329v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/GFZ.geomod.2014.001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026324v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00996897v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbosa da Silva" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796793v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975184v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00842726v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00746488v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00746045v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496212v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00718753v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00493695v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562468v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baujard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagallier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132943v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562473v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132914v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Harcou&#235;t" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonneville" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133026v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burov" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562475v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02329368v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00933496v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducoux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132923v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133062v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133048v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132965v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133033v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133041v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562333v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Cruz-Mermy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maget" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charnet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05581121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2026.103415" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05576926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Picault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2026.103679" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-025-00334-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05222615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2025.103476" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04553692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04826278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carbillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griffiths" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Heap" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duwiquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-04174-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04176151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taillefer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03933964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Launay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105299" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03836300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbaret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-022-10116-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vanardois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lacroix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-022-00423-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03170385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Monnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delorme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228710" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8855632" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02922955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1571-2020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02916837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saspiturry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Razin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006206" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Heap" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-019-0150-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01942839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-018-1655-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fauguerolles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5976545" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01690381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2018.01.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01955949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Magri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gc007965" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01731644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.01.023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01955965v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Pinto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.07.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01582968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Goff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8190109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koptev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Burov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2015.11.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01344202v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou-Frottier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288706v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00931971v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2013.12.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baujard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dagallier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2014.02.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-401JC0VQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.02.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00801798v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.02.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00634433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloetingh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deschamps" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.10.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00723228v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00620689v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bont&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garibaldi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.377" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00516953v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Diederik van Wees" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ziegler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lenkey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beekman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2010.05.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N7CD0V5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517138v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.363" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garibaldi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bont&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.531" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.09.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Harcou&#235;t-Menou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Adler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mourzenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-8123.2009.00247.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RP2FDVNN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534079v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Harcou&#235;t" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonneville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Milesi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2006.11.014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloething" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0R2KF24-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00524482v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.10.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524491v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023754v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02588.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00522360v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Feybesse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562338v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andor L.W. Lips" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leistel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Itard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Debeglia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524502v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Billa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2004.01.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLP9JRV7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00366-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM76XTJC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Nicol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-6505(03)00065-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ7DTQS7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023743v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001904" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSBF04VZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562350v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00246-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ6NC8TB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562345v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mareschal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790777v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gari&#233;py" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Zhen Cheng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/e98-106" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790786v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gariepy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JB900209" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89717F0F968164FBA3678F8B4AA2513F08DFC0DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562364v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900227" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790790v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Musset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB00021" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDVQG23V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562366v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB01395" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DBZCM3B4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790796v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mareschal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bienfait" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL02895" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGXLFKPH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790806v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Buttles" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olson Peter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(95)00045-E" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790800v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB02518" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRM3XLBG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Lapointe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(95)00187-H" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBSC9CQJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222830v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049811v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675561v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202421065" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03945115v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182728v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17079" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182737v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Denti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Donze" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9522" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133689v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133703v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810470v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Carbillet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Griffiths" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-66" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02915037v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leopold Dit Offite" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589219v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925928v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139469v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02481052v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Guillon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02594902v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Higueras" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lima" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02611118v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22005" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096042v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552421v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Link" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096063v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096045v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096033v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02149864v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01491096v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01520216v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552758v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Launay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01638840v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Harcouet-Menou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509635v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508427v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132884v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132873v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Diederik van Wees" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01157947v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01120470v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01155689v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Deveaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01129062v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132890v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00991329v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/GFZ.geomod.2014.001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026324v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00996897v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbosa da Silva" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024432v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975184v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796793v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00842726v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00746488v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00746045v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496212v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00718753v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00493695v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562468v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baujard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagallier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132943v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562473v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132914v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Harcou&#235;t" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonneville" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133026v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562475v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00933496v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducoux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132923v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133062v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133048v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132965v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133033v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133041v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05558909v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394446179.ch10" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05369023v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9206.ch10" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517479v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527630479.ch1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562410v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenardic" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mareschal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaupart" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Moresi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562333v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Cruz-Mermy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maget" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charnet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02329368v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>