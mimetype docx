--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -100,377 +100,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale controls on thermal spring emergence in France: From national statistics to local scale modelling (Chaudes-Aigues hydrothermal system)</w:t>
+                <w:t xml:space="preserve">Long-lived brittle reactivation of crossing fault networks enhancing upwellings in hydrothermal systems: The case study of Chaudes-Aigues spring swarm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Branquet</w:t>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
+                <w:t xml:space="preserve">Maxime Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 65, pp.103415. </w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 139, pp.103679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2026.103415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2026.103679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05581121v1</w:t>
+                <w:t xml:space="preserve">hal-05576926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lived brittle reactivation of crossing fault networks enhancing upwellings in hydrothermal systems: The case study of Chaudes-Aigues spring swarm</w:t>
+                <w:t xml:space="preserve">Multiscale controls on thermal spring emergence in France: From national statistics to local scale modelling (Chaudes-Aigues hydrothermal system)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Picault</w:t>
+                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 139, pp.103679. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65, pp.103415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2026.103679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2026.103415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576926v1</w:t>
+                <w:t xml:space="preserve">hal-05581121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid flow in crustal fault zones with varying lengthwise thickness: application to the Margeride fault zone (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermal Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13, pp.6. </w:t>
@@ -521,90 +521,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One hydrothermal system may hide another: Insights from a geochemical exploration of Chaudes-Aigues and nearby springs (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 133, pp.103476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -632,325 +632,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced 3D TH and THM Modeling to Shed Light on Thermal Convection in Fault Zones With Varying Thicknesses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Influence of Micro- and Macrocracks on the Permeability of Granite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Genter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+                <w:t xml:space="preserve">L. Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Victor Donzé</w:t>
+                <w:t xml:space="preserve">L. Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ledru</w:t>
+                <w:t xml:space="preserve">Michael J. Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JB028205⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58, pp.1361-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-024-04174-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553692v1</w:t>
+                <w:t xml:space="preserve">hal-04826278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Micro- and Macrocracks on the Permeability of Granite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Griffiths</w:t>
+                <w:t xml:space="preserve">Advanced 3D TH and THM Modeling to Shed Light on Thermal Convection in Fault Zones With Varying Thicknesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Heap</w:t>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Duwiquet</w:t>
+                <w:t xml:space="preserve">Frédéric Victor Donzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Baud</w:t>
+                <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58, pp.1361-1378. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (4), pp.e2023JB028205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00603-024-04174-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023JB028205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826278v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat flow, thermal anomalies, tectonic regimes and high-temperature geothermal systems in fault zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1049,77 +1049,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How greisenization could trigger the formation of large vein-and-greisen Sn-W deposits: a numerical investigation applied to the Panasqueira deposit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1170,51 +1170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic Regime as a Control Factor for Crustal Fault Zone (CFZ) Geothermal Reservoir in an Amagmatic System: A 3D Dynamic Numerical Modeling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1585,64 +1585,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal Fault Zones (CFZ) as Geothermal Power Systems: A Preliminary 3D THM Model Constrained by a Multidisciplinary Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1706,51 +1706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the morphology and amplitude of 2D and 3D thermal anomalies induced by buoyancy-driven flow within and around fault zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1879,51 +1879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1987,64 +1987,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the geothermal potential of crustal fault zones: a case study from the Pontgibaud area (French Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Heap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2156,51 +2156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beccaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 108, pp.301-328. </w:t>
@@ -2264,51 +2264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fauguerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2385,64 +2385,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrusion-Related Gold Deposits: new insights from gravity and hydrothermal integrated 3D modeling applied to the Tighza gold mineralization (Central Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Eldursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2515,51 +2515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographic and Faults Control of Hydrothermal Circulation Along Dormant Faults in an Orogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Taillefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2630,425 +2630,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emplacement of metamorphic core complexes and associated geothermal systems controlled by slab dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roche</w:t>
+                <w:t xml:space="preserve">Deciphering fluid flow at the magmatic-hydrothermal transition: A case study from the world-class Panasqueira W–Sn–(Cu) ore deposit (Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Sternai</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filipe Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 498, pp.322-333. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.06.043⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 499, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01856826v1</w:t>
+                <w:t xml:space="preserve">hal-01955965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D subduction dynamics: A first-order parameter of the transition from copper- to gold-rich deposits in the eastern Mediterranean region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Emplacement of metamorphic core complexes and associated geothermal systems controlled by slab dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.01.023⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 498, pp.322-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01731644v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01856826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering fluid flow at the magmatic-hydrothermal transition: A case study from the world-class Panasqueira W–Sn–(Cu) ore deposit (Portugal)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+                <w:t xml:space="preserve">3D subduction dynamics: A first-order parameter of the transition from copper- to gold-rich deposits in the eastern Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Pinto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 499, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94, pp.118 - 135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955965v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01731644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-Related Controls on Upward Hydrothermal Flow: An Integrated Geological Study of the Têt Fault System, Eastern Pyrénées (France)</w:t>
               </w:r>
@@ -3060,51 +3060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Taillefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3220,51 +3220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (2), pp.221-236. </w:t>
@@ -3302,77 +3302,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse des porphyres cuprifères et dynamique de la subduction : exemple de la Téthys occidentale et des Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loiselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Le potentiel minier métallique français, 138, pp.PP.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3397,90 +3397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D numerical modeling of mantle flow, crustal dynamics and magma genesis associated with slab roll-back and tearing: The eastern Mediterranean case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3527,77 +3527,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of porphyry copper deposits along the western Tethyan and Andean subduction zones: Insights from a paleotectonic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loiselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60, pp.174-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3657,77 +3657,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dagallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51, pp.496-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3773,51 +3773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological conditions for emplacement of Ural-Alaskan-type ultramafic complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3890,51 +3890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of hydrothermal convection in the Upper Rhine Graben as inferred from corrected temperature data and basin-scale numerical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3942,51 +3942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 256, pp.29-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4020,51 +4020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plume-induced dynamic instabilities near cratonic blocks: implications for P-T-t paths and metallogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4154,77 +4154,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géodynamique et ressources minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15, pp.22-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4249,51 +4249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convection hydrothermale et les ressources associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.40-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4331,51 +4331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface temperature maps in French sedimentary basins: new data compilation and interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4611,51 +4611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal anomalies and geological structures in the Provence basin: Implications for hydrothermal circulations at depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4732,51 +4732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat flow and deep temperatures in the South-East basin of France: implications for local rheological contrasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4875,64 +4875,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of transient hydrothermal processes around intrusions: heat-transfer and fluid-circulation controlled mineralization patterns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Eldursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4992,51 +4992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal convection in and around mineralized fault zones: insights from two- and three-dimensional numerical modeling applied to the Ashanti belt, Ghana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Harcouët-Menou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5134,51 +5134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological and thermal conditions before the major Palaeoproterozoic gold-mineralization event at Ashanti, Ghana, as inferred from improved thermal modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Harcouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5264,51 +5264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plume head-lithosphere interactions near intra-continental plate boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5393,51 +5393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering plume-lithosphere interactions beneath Europe from topographic signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5510,51 +5510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les empreintes paléothermiques du sous-sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3, pp.12-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5592,51 +5592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plume head-lithosphere interaction using a tectonically realistic formulation for the lithosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 161 (2), pp.469-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5683,51 +5683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-mineralization thermal evolution of the Palaeoproterozoic gold-rich Ashanti belt, Ghana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Harcouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6049,51 +6049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development and fracturing of plutonic apexes : implications for prophyry more deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6152,64 +6152,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology of potential hot fractured rock resources in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Feybesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6324,51 +6324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jaupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 108 (B4), pp.2177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6414,51 +6414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic links between ash-flow calderas and associated ore deposits as revealed by large-scale thermo-mechanical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6543,51 +6543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to comment by T. Levis on &amp;quot;Ground surface temperature history in central Canada inferred from 10 selected borehole temperature profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 105 (B12), pp.28395-28397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6664,51 +6664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gariépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 37 (2-3), pp.399-414. </w:t>
@@ -6740,294 +6740,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat flow in the Trans-Hudson orogen of the Canadian Shield: implications for Proterozoic continental growth</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-mechanical behavior of large ash-flow calderas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/1998JB900209⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 104 (B10), pp.23081-23109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999JB900227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790786v1</w:t>
+                <w:t xml:space="preserve">hal-00562364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical behavior of large ash-flow calderas</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heat flow in the Trans-Hudson orogen of the Canadian Shield: implications for Proterozoic continental growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gariepy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 104 (B12), pp.29007-29024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1998JB900209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/1999JB900227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00562364v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground surface temperature history in central Canada inferred from 10 selected borehole temperature profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7125,51 +7125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jaupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Davaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7228,51 +7228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High heat flow in the Trans-Hudson orogen, central Canadian Shield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jaupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7374,51 +7374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory experiments on the structure of subducted lithosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Buttles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7478,51 +7478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effects of continents on mantle convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jaupart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7581,51 +7581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat flow variations in the Grenville Province, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7772,90 +7772,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'impluvium aux sources, fonctionnement d'un système hydrothermal en domaine de socle fracturé : exploration appliquée au cas de Chaudes-Aigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
@@ -7897,77 +7897,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Zones Intersections and High-Temperature Geothermal Exploration: 3D Modeling of the Chaudes-Aigues Area (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8005,77 +8005,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturally fractured granites as promising targets for HT geothermal exploration: Impact of fault network geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAGE-GET 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rotterdam, Netherlands. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8122,64 +8122,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Caritg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8286,51 +8286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
@@ -8515,90 +8515,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La source thermale la plus chaude d'Europe (82°C, Chaudes-Aigues, Massif central) et son potentiel géothermique haute température : une approche multidisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Caritg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t>
@@ -8640,90 +8640,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hottest thermal spring in Europe (82°C, Chaudes-Aigues, French Massif Central) and its geothermal potential : a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Penhoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoMod 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris (FR), France</w:t>
@@ -8765,90 +8765,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of brittle deformation on the permeability of granite: assessing the geothermal potential of crustal fault zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Heap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Online, Austria. </w:t>
@@ -8880,454 +8880,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03810470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between lithium-rich intrusions and partial melting of metasediments: clues from the French variscan belt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+                <w:t xml:space="preserve">Crustal Fault Zones: New targets for geothermal exploration? Insights from the Pontgibaud Fault Zone in the French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Millot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Heap</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST - 27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">WGC2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Reykjavik,, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915037v1</w:t>
+                <w:t xml:space="preserve">hal-02925928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Crustal Fault Zones as geothermal power systems: a multidisciplinary approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+                <w:t xml:space="preserve">Relationships between lithium-rich intrusions and partial melting of metasediments: clues from the French variscan belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leopold Dit Offite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">RST - 27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589219v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal Fault Zones: New targets for geothermal exploration? Insights from the Pontgibaud Fault Zone in the French Massif Central</w:t>
+                <w:t xml:space="preserve">Characterization of Crustal Fault Zones as geothermal power systems: a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WGC2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Reykjavik,, Iceland</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925928v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal Fault Zones (CFZ) as Geothermal Power Systems: 3D Variation of Permeability and Related Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9395,64 +9395,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal Fault Zone: New geothermal reservoir? Structural dataset and preliminary 3D TH(M) modelling of the Pontgibaud fault zone (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophile Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9671,51 +9671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9792,51 +9792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10010,480 +10010,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pegmatite fields of French Variscan Massifs : proximal markers of a partial melting front</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gold as tracer of fluid flow during exhumation of the Variscan orogenic root in the Canigou massif (Eastern Pyrénées, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Link</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Floriane Leopold Dit Offite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 15935</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 15490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096063v1</w:t>
+                <w:t xml:space="preserve">hal-02096033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the geothermal potential of crustal fault zones: a case study from the Pontgibaud fault zone (French Massif Central, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+                <w:t xml:space="preserve">Pegmatite fields of French Variscan Massifs : proximal markers of a partial melting front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leopold Dit Offite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 8894</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 15935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096045v1</w:t>
+                <w:t xml:space="preserve">hal-02096063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold as tracer of fluid flow during exhumation of the Variscan orogenic root in the Canigou massif (Eastern Pyrénées, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Béziat</w:t>
+                <w:t xml:space="preserve">On the geothermal potential of crustal fault zones: a case study from the Pontgibaud fault zone (French Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duwiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heap</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 15490</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 8894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096033v1</w:t>
+                <w:t xml:space="preserve">hal-02096045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Crustal Fault Zones viable geothermal resources? Insights from the Pontgibaud Fault in French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duwiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Heap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress 2019 - EGC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10534,51 +10534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Taillefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10655,51 +10655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10748,355 +10748,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal alteration and permeability changes in granitic intrusions related to Sn-W deposits : case study of Panasqueira (Portugal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving prospectivity by numerical modeling of hydrothermal processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Eldursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Launay</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Harcouet-Menou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.6347</w:t>
+              <w:t xml:space="preserve">Mineral Prospectivity, current approaches and future innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552758v1</w:t>
+                <w:t xml:space="preserve">hal-01638840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving prospectivity by numerical modeling of hydrothermal processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal alteration and permeability changes in granitic intrusions related to Sn-W deposits : case study of Panasqueira (Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Melleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineral Prospectivity, current approaches and future innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.6347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638840v1</w:t>
+                <w:t xml:space="preserve">hal-03552758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space and time evolution of ore deposits in the eastern Mediterranean region during the last 100 Myrs: a matter of subduction dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEG 2016 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Çeşme, Turkey</w:t>
@@ -11125,90 +11125,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithospheric deformation and mantle/crust coupling related to slab roll-back and tearing processes: the role of magma-related rheological weakening highlighted by 3D numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11240,450 +11240,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper plate deformation, magmatism and mineralization illuminating crustal and mantle dynamics in the eastern Mediterranean region: kinematic reconstructions and numerical models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thermal structure of the Paris Basin from tectonic-Heat Flow modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Diederik van Wees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taras Gerya</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sierd Cloetingh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132884v1</w:t>
+                <w:t xml:space="preserve">hal-01132873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal structure of the Paris Basin from tectonic-Heat Flow modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transient hydrothermal corrugations within mineralized ultramafic laterites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">SGA 2015 : Ressources minérales dans un monde durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGA (Society for Geology Applied to Mineral Deposits), Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132873v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient hydrothermal corrugations within mineralized ultramafic laterites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Upper plate deformation, magmatism and mineralization illuminating crustal and mantle dynamics in the eastern Mediterranean region: kinematic reconstructions and numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGA 2015 : Ressources minérales dans un monde durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGA (Society for Geology Applied to Mineral Deposits), Aug 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157947v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of hydrothermal corrugations during ultramafic rocks weathering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11738,90 +11738,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative and multi-disciplinary approach for discussing the emplacement of Variscan LCT-pegmatite fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGA 2015 : Ressources minérales dans un monde durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGA (Society for Geology Applied to Mineral Deposits), Aug 2015, Nancy, France</w:t>
@@ -11863,77 +11863,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction and slab tearing dynamics constrained by thermal anomalies in the Anatolia-Aegean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11984,64 +11984,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-element pegmatite-forming melt during Variscan orogeny: genesis, propagation and consolidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12066,90 +12066,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal deformation and magmatism at the transition between subduction and collisional domains: insights from 3D numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12196,90 +12196,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale controls of subduction dynamics on the development of ore deposits and magmatism in the eastern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12343,77 +12343,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Barbosa da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st General Meeting of the International Mineralogical Association : IMA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa</w:t>
@@ -12481,64 +12481,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
@@ -12567,90 +12567,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction dynamics, mineralization and related magmatism in eastern Mediterranean: insight from kinematic reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiéblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12692,90 +12692,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Cretaceous-Tertiary subduction dynamics from the Balkan to the Aegean and W-Anatolia region: input of mineralization and related magmatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-10689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12826,51 +12826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Diederik van Wees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12921,90 +12921,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal distribution of Cu-Au-Mo ore deposits along the western Tethyan convergent margin: a link with the 3D subduction dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13042,51 +13042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of hydrothermal convection in the Upper Rhine Graben as inferred from corrected temperature data and basin-scale numerical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13094,51 +13094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU FAll Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13176,51 +13176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Numerical Tools to Link Deep Temperatures, Geological Structures and Fluid Flow in Sedimentary Basins: Application to the Thermal Anomalies of the Provence Basin (South-East France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13271,77 +13271,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of mineral deposits along eastern Mediterranean subduction zone: a link with 3D mantle flow associated with slab rollback ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13422,51 +13422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Traineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13560,64 +13560,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dagallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermal Research Council Annual Meeting ; GRC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Reno, United States. pp.367-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13642,51 +13642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plume head - cratonic blocks interactions and gemstones in east Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13763,77 +13763,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low to medium temperature geothermal resources in the Limagne basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14065,51 +14065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the genetic links between epithermal deposits and ash-flow calderas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14205,77 +14205,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various-scale controls of complex subduction dynamics on magmatic-hydrothermal processes in eastern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ducoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14330,51 +14330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal convection beneath an inclined basement-sediment interface: application to the Rhine graben and its Soultz-sous-Forêts temperature anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14382,51 +14382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting, 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14464,51 +14464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plume head - lithosphere interactions near intracontinental plate boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2006, General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14533,51 +14533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographic Imaging of European Mantle Plumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14641,51 +14641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la température du sol déduite de profils thermiques en forage: méthode, limites et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les changements globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Arles, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14710,51 +14710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boreholes, orebodies, and heat refraction : Implications for heat flow density studies and paleoclimatic reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mareschal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14792,51 +14792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermique des mâchefers à long terme : étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MIOM 2001 : Quel avenir pour les MIOM ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Orléans, France. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14932,51 +14932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Issautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15070,51 +15070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Issautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15165,64 +15165,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reservoir Definition : Exploration, Development, and Utilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ernst Huenges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermal Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WILEY-VCH Verlag GmbH &amp; Co, 36 p., 2010, </w:t>
@@ -15273,51 +15273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What the mantle sees: the effects of continents on mantle heat flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15473,51 +15473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -15610,51 +15610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saspiturry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15841,51 +15841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05581121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2026.103415" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05576926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Picault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2026.103679" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-025-00334-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05222615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2025.103476" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04553692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04826278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carbillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griffiths" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Heap" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duwiquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-04174-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04176151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taillefer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03933964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Launay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105299" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03836300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbaret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-022-10116-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vanardois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lacroix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-022-00423-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03170385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Monnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delorme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228710" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8855632" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02922955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1571-2020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02916837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saspiturry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Razin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006206" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Heap" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-019-0150-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01942839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-018-1655-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fauguerolles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5976545" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01690381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2018.01.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01955949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Magri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gc007965" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01731644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.01.023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01955965v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Pinto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.07.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01582968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Goff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8190109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koptev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Burov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2015.11.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01344202v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou-Frottier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288706v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00931971v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2013.12.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baujard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dagallier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2014.02.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-401JC0VQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.02.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00801798v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.02.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00634433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloetingh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deschamps" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.10.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00723228v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00620689v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bont&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garibaldi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.377" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00516953v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Diederik van Wees" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ziegler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lenkey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beekman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2010.05.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N7CD0V5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517138v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.363" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garibaldi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bont&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.531" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.09.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Harcou&#235;t-Menou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Adler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mourzenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-8123.2009.00247.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RP2FDVNN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534079v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Harcou&#235;t" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonneville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Milesi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2006.11.014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloething" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0R2KF24-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00524482v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.10.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524491v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023754v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02588.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00522360v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Feybesse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562338v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andor L.W. Lips" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leistel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Itard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Debeglia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524502v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Billa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2004.01.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLP9JRV7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00366-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM76XTJC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Nicol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-6505(03)00065-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ7DTQS7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023743v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001904" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSBF04VZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562350v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00246-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ6NC8TB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562345v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mareschal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790777v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gari&#233;py" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Zhen Cheng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/e98-106" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790786v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gariepy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JB900209" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89717F0F968164FBA3678F8B4AA2513F08DFC0DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562364v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900227" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790790v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Musset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB00021" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDVQG23V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562366v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB01395" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DBZCM3B4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790796v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mareschal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bienfait" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL02895" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGXLFKPH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790806v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Buttles" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olson Peter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(95)00045-E" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790800v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB02518" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRM3XLBG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Lapointe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(95)00187-H" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBSC9CQJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222830v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049811v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675561v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202421065" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03945115v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182728v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17079" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182737v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Denti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Donze" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9522" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133689v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133703v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810470v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Carbillet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Griffiths" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-66" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02915037v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leopold Dit Offite" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589219v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925928v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139469v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02481052v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Guillon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02594902v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Higueras" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lima" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02611118v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22005" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096042v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552421v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Link" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096063v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096045v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096033v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02149864v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01491096v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01520216v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552758v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Launay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01638840v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Harcouet-Menou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509635v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508427v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132884v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132873v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Diederik van Wees" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01157947v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01120470v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01155689v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Deveaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01129062v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132890v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00991329v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/GFZ.geomod.2014.001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026324v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00996897v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbosa da Silva" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024432v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975184v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796793v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00842726v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00746488v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00746045v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496212v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00718753v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00493695v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562468v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baujard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagallier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132943v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562473v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132914v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Harcou&#235;t" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonneville" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133026v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562475v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00933496v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducoux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132923v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133062v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133048v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132965v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133033v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133041v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05558909v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394446179.ch10" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05369023v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9206.ch10" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517479v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527630479.ch1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562410v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenardic" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mareschal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaupart" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Moresi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562333v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Cruz-Mermy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maget" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charnet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02329368v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05576926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Penho&#235;t" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Picault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2026.103679" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05581121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2026.103415" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-025-00334-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05222615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2025.103476" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04826278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carbillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griffiths" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Heap" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duwiquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-04174-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04553692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028205" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04176151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taillefer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03933964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Launay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105299" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03836300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbaret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-022-10116-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vanardois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lacroix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-022-00423-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03170385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Monnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delorme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228710" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8855632" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02922955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1571-2020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02916837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saspiturry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Razin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006206" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Heap" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-019-0150-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01942839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-018-1655-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fauguerolles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5976545" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01690381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2018.01.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01955949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Magri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gc007965" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01955965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Pinto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.07.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856826v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.043" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01731644v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.01.023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01582968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Goff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8190109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koptev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Burov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2015.11.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01344202v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou-Frottier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288706v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00931971v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2013.12.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baujard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dagallier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2014.02.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-401JC0VQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.02.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00801798v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.02.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00634433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloetingh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deschamps" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.10.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00723228v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00620689v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bont&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garibaldi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.377" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00516953v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Diederik van Wees" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ziegler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lenkey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beekman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2010.05.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N7CD0V5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517138v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.363" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garibaldi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bont&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.531" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.09.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Harcou&#235;t-Menou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Adler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mourzenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-8123.2009.00247.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RP2FDVNN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534079v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Harcou&#235;t" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonneville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Milesi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2006.11.014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloething" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0R2KF24-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00524482v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.10.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524491v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023754v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02588.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00522360v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Feybesse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562338v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andor L.W. Lips" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leistel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Itard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Debeglia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524502v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Billa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2004.01.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLP9JRV7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00366-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM76XTJC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Nicol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-6505(03)00065-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ7DTQS7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023743v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001904" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSBF04VZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562350v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00246-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ6NC8TB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562345v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mareschal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790777v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gari&#233;py" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Zhen Cheng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/e98-106" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562364v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900227" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gariepy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JB900209" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89717F0F968164FBA3678F8B4AA2513F08DFC0DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790790v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Musset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB00021" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDVQG23V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562366v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB01395" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DBZCM3B4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790796v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mareschal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bienfait" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL02895" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGXLFKPH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790806v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Buttles" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olson Peter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(95)00045-E" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790800v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB02518" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRM3XLBG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Lapointe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(95)00187-H" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBSC9CQJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222830v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049811v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675561v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202421065" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03945115v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182728v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17079" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182737v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Denti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Donze" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9522" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133689v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04133703v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810470v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Carbillet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Griffiths" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-66" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925928v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02915037v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leopold Dit Offite" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589219v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139469v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02481052v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Guillon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02594902v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Higueras" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lima" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02611118v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22005" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096042v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552421v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Link" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096033v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096063v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02096045v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02149864v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01491096v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01520216v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01638840v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Harcouet-Menou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552758v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Launay" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509635v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508427v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132873v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Diederik van Wees" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01157947v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132884v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01120470v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01155689v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Deveaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01129062v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132890v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00991329v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/GFZ.geomod.2014.001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026324v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00996897v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbosa da Silva" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024432v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975184v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796793v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00842726v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00746488v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00746045v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496212v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00718753v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00493695v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562468v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baujard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagallier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132943v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562473v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132914v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Harcou&#235;t" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonneville" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133026v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562475v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00933496v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducoux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132923v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133062v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133048v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132965v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133033v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133041v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05558909v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394446179.ch10" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05369023v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9206.ch10" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517479v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527630479.ch1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562410v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenardic" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mareschal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaupart" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Moresi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562333v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Cruz-Mermy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maget" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charnet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02329368v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>