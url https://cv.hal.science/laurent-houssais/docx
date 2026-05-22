--- v0 (2026-04-30)
+++ v1 (2026-05-22)
@@ -254,173 +254,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de J.-K. Huysmans, Écrits sur l’art 1867-1905, édition établie par Patrice Locmant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Houssais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société J.-K. Huysmans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, p. 81-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Françoise Lucbert, Entre le voir et le dire. La critique d’art des écrivains dans la presse symboliste en France de 1882 à 1906</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Houssais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48/14 La revue du musée d'Orsay </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, p. 88-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543296v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02541372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gauguin devant la presse : lecture croisée et modes d’approche des critiques de l’exposition Vollard (1898) »</w:t>
               </w:r>
@@ -1864,335 +1864,1315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicissitudes d'un décor : l'ambassade de France à Vienne</w:t>
+                <w:t xml:space="preserve">Note sur la correspondance familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Houssais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Gamboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dario Gamboni; Laurent Houssais; Pierre Pinchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redon retrouvé. Œuvres et documents inédits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cohen&amp;Cohen, p. 25-26, 2022, 978-2-36749-089-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Devambez, peintre-illustrateur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Houssais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Houssais; Guillaume Kazerouni; Catherine Méneux; Maïté Metz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">André Devambez. Vertiges de l’imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.200-229, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03830824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Houssais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Houssais; Guillaume Kazerouni; Catherine Méneux; Maïté Metz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">André Devambez (1867-1944), vertiges de l’imagination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris Musées, p. 187-188, 2022, 978-2-7596-0519-4</w:t>
+              <w:t xml:space="preserve">, Paris Musées, p. 357-360, 2022, 978-2-7596-0519-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La vie et les inventions modernes</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devambez, peintre illustrateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Houssais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Houssais; Guillaume Kazerouni; Catherine Méneux; Maïté Metz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cat. exp. André Devambez (1867-1944). Vertiges de l’imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Musées, p. 77-80, 2022, 978-2-7596-0519-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Images et mémoires de l’artiste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Houssais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Houssais; Guillaume Kazerouni; Catherine Méneux; Maïté Metz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">André Devambez (1867-1944), vertiges de l'imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Musées, p. 21-26, 2022, 978-2-7596-0519-4 (br.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odilon Redon et les siens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Houssais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dario Gamboni; Laurent Houssais; Pierre Pinchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redon retrouvé. Œuvres et documents inédits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cohen&amp;Cohen, p. 29-71, 2022, 978-2-36749-089-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Rire à la publicité : fortunes d’un style graphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Houssais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Houssais; Guillaume Kazerouni; Catherine Méneux; Maïté Metz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">André Devambez (1867-1944), vertiges de l’imagination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris Musées, p. 179-184, 2022, 978-2-7596-0519-4</w:t>
+              <w:t xml:space="preserve">, Paris Musées, p. 256-258, 2022, 978-2-7596-0519-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Houssais</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redon et Peyrelebade : l'oeil du maître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Houssais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dario Gamboni; Laurent Houssais; Pierre Pinchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redon retrouvé. Œuvres et documents inédits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cohen&amp;Cohen, p. 73-99, 2022, 978-2-36749-089-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Houssais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Gamboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dario Gamboni; Laurent Houssais; Pierre Pinchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redon retrouvé. Œuvres et documents inédits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cohen&amp;Cohen, p. 13-23, 2022, 978-2-36749-089-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devambez et la Commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Houssais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Houssais; Guillaume Kazerouni; Catherine Méneux; Maïté Metz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">André Devambez (1867-1944), vertiges de l’imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Musées, p. 169-170, 2022, 978-2-7596-0519-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Peintre de Tout-Petits et académicien : retours sur une carrière »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Houssais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Houssais; Guillaume Kazerouni; Catherine Méneux; Maïté Metz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">André Devambez (1867-1944), vertiges de l’imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Musées, p. 113-118, 2022, 978-2-7596-0519-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Paris à Rome : une vocation de peintre d'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Houssais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kazerouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Houssais; Guillaume Kazerouni; Catherine Méneux; Maïté Metz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">André Devambez (1867-1944), vertiges de l'imagination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris Musées, p. 43-46, 2022, 978-2-7596-0519-4 (br.)</w:t>
+              <w:t xml:space="preserve">, Paris Musées, p. 65-70, 2022, 978-2-7596-0519-4 (br.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Scènes et figures : l'écho du passé</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicissitudes d'un décor : l'ambassade de France à Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Houssais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Houssais; Guillaume Kazerouni; Catherine Méneux; Maïté Metz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">André Devambez (1867-1944), vertiges de l’imagination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Paris Musées, p. 187-188, 2022, 978-2-7596-0519-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie et les inventions modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Houssais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Houssais; Guillaume Kazerouni; Catherine Méneux; Maïté Metz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">André Devambez (1867-1944), vertiges de l’imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Musées, p. 179-184, 2022, 978-2-7596-0519-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maison Devambez : le temps des opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Houssais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Houssais; Guillaume Kazerouni; Catherine Méneux; Maïté Metz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">André Devambez (1867-1944), vertiges de l'imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Musées, p. 43-46, 2022, 978-2-7596-0519-4 (br.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scènes et figures : l'écho du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Houssais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Houssais; Guillaume Kazerouni; Catherine Méneux; Maïté Metz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">André Devambez (1867-1944), vertiges de l’imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Paris Musées, p. 329-333, 2022, 978-2-7596-0519-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la Rive gauche : cercles et réseaux (1872-1885)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Houssais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2212,1037 +3192,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dario Gamboni; Laurent Houssais; Pierre Pinchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redon retrouvé. Œuvres et documents inédits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cohen&amp;Cohen, p. 149-196, 2022, 978-2-36749-089-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961435v1</w:t>
-              </w:r>
-[...978 lines deleted...]
-                <w:t xml:space="preserve">hal-03961254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Afrique du Nord</w:t>
               </w:r>
@@ -5053,51 +5053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0059A1F6"/>
+    <w:nsid w:val="2578C1D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5284,51 +5284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-houssais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03504604X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541364v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543296v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541372v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543187v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;gan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543178v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543268v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meneux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kazerouni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Metz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Gamboni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinchon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jarrass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esthetiques-du-divers.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552940v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332050v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Froissart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Luneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2602" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darragon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos Julie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Genty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jouve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thi&#233;bault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vergne-Clary Vergne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308903v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852085v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961407v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961439v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961444v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541300v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538710v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-houssais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03504604X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541364v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543296v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543187v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;gan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543178v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543268v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meneux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kazerouni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Metz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Gamboni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinchon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jarrass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esthetiques-du-divers.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552940v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332050v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Froissart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Luneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2602" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darragon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos Julie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Genty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jouve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thi&#233;bault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vergne-Clary Vergne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308903v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852085v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961426v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961239v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961435v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961439v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961444v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541300v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538710v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>